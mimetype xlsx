--- v0 (2026-07-20)
+++ v1 (2026-10-17)
@@ -1,70 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://minedu4-my.sharepoint.com/personal/andrea_szabova_minedu_sk/Documents/Dokumenty/MinEdu/2026/08 Podporné opatrenia/ZP/WEB/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="76" documentId="8_{0ECEAA66-12C3-4A2C-A2E8-5B9E2D429976}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{0D0F457E-18ED-41BC-A8CC-18311C19F571}"/>
+  <xr:revisionPtr revIDLastSave="16" documentId="8_{3CA0E05D-1A74-43F0-90BF-CAE120F5F4F7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4DB396F9-CD0E-4806-9C54-5DC17587A84C}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{061D3E37-5ED8-499B-BC2B-51E5712AA70F}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{1D80F5A5-15EE-4DD5-A5C5-C532C85CA6CD}"/>
   </bookViews>
   <sheets>
-    <sheet name="09_12_2026 školy" sheetId="1" r:id="rId1"/>
+    <sheet name="09_12_2026 školy" sheetId="2" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'09_12_2026 školy'!$A$4:$K$107</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'09_12_2026 školy'!$A$3:$K$112</definedName>
     <definedName name="k2odb">[1]Koeficienty!$H$10</definedName>
     <definedName name="k2r">[1]Koeficienty!$H$18</definedName>
     <definedName name="kbs">[1]Koeficienty!$H$6</definedName>
     <definedName name="kbzz">[1]Koeficienty!$H$47</definedName>
     <definedName name="kcvj">[1]Koeficienty!$H$3</definedName>
     <definedName name="kcvjzs">[1]Koeficienty!$H$4</definedName>
     <definedName name="kint">[1]Koeficienty!$H$35</definedName>
     <definedName name="kint1">[1]Koeficienty!$H$31</definedName>
     <definedName name="kint2">[1]Koeficienty!$H$32</definedName>
     <definedName name="kint3">[1]Koeficienty!$H$33</definedName>
     <definedName name="kintms">[1]Koeficienty!$H$39</definedName>
     <definedName name="kjnm">[1]Koeficienty!$H$5</definedName>
     <definedName name="kkat1">[1]Koeficienty!$H$19</definedName>
     <definedName name="kkat1zs">[1]Koeficienty!$H$25</definedName>
     <definedName name="kkat2">[1]Koeficienty!$H$20</definedName>
     <definedName name="kkat2zs">[1]Koeficienty!$H$26</definedName>
     <definedName name="kkat3">[1]Koeficienty!$H$21</definedName>
     <definedName name="kkat3zs">[1]Koeficienty!$H$27</definedName>
     <definedName name="kkat4">[1]Koeficienty!$H$22</definedName>
     <definedName name="kkat4zs">[1]Koeficienty!$H$28</definedName>
     <definedName name="kkat5">[1]Koeficienty!$H$23</definedName>
     <definedName name="kkat5zs">[1]Koeficienty!$H$29</definedName>
     <definedName name="kkat6">[1]Koeficienty!$H$24</definedName>
     <definedName name="kkat6zs">[1]Koeficienty!$H$30</definedName>
     <definedName name="kmsind">[2]Koeficienty!$H$58</definedName>
@@ -85,1536 +85,1569 @@
     <definedName name="kop">[1]Koeficienty!$H$44</definedName>
     <definedName name="kos">[1]Koeficienty!$H$11</definedName>
     <definedName name="kosl">[1]Koeficienty!$H$9</definedName>
     <definedName name="kprax60">[1]Koeficienty!$H$13</definedName>
     <definedName name="kprax80">[1]Koeficienty!$H$14</definedName>
     <definedName name="krvp1">[1]Koeficienty!$H$34</definedName>
     <definedName name="ksf">[1]Koeficienty!#REF!</definedName>
     <definedName name="ksgym1">[1]Koeficienty!$H$48</definedName>
     <definedName name="ksgym2">[1]Koeficienty!$H$49</definedName>
     <definedName name="ksgym3">[1]Koeficienty!$H$50</definedName>
     <definedName name="ksmsA">[2]Koeficienty!$H$51</definedName>
     <definedName name="ksmsbez">[2]Koeficienty!$H$50</definedName>
     <definedName name="ksmsnem">[2]Koeficienty!$H$52</definedName>
     <definedName name="ksmsppv">[2]Koeficienty!$H$54</definedName>
     <definedName name="ksportm1">[1]Koeficienty!$H$51</definedName>
     <definedName name="ksportm2">[1]Koeficienty!$H$52</definedName>
     <definedName name="ksportm3">[1]Koeficienty!$H$53</definedName>
     <definedName name="ksskd">[1]Koeficienty!#REF!</definedName>
     <definedName name="kucast">[1]Koeficienty!$H$12</definedName>
     <definedName name="kur">[1]Koeficienty!$H$7</definedName>
     <definedName name="kvaz1">[1]Koeficienty!$H$37</definedName>
     <definedName name="kvaz2">[1]Koeficienty!$H$38</definedName>
     <definedName name="kvs">[1]Koeficienty!$H$8</definedName>
     <definedName name="kzssport">[2]Koeficienty!$H$33</definedName>
     <definedName name="msnorm">[1]Koeficienty!$H$43</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'09_12_2026 školy'!$3:$3</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'09_12_2026 školy'!$2:$2</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="K108" i="1" l="1"/>
+  <c r="K113" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="847" uniqueCount="424">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="896" uniqueCount="440">
   <si>
     <t>Kraj sídla zriaďovateľa</t>
   </si>
   <si>
     <t>Typ zriaďovateľa</t>
+  </si>
+  <si>
+    <t>IČO zriaďovateľa</t>
+  </si>
+  <si>
+    <t>Názov zriaďovateľa</t>
+  </si>
+  <si>
+    <t>a</t>
+  </si>
+  <si>
+    <t>b</t>
+  </si>
+  <si>
+    <t>d</t>
+  </si>
+  <si>
+    <t>e</t>
+  </si>
+  <si>
+    <t>BA</t>
+  </si>
+  <si>
+    <t>O</t>
+  </si>
+  <si>
+    <t>O507911</t>
+  </si>
+  <si>
+    <t>Obec Chorvátsky Grob</t>
+  </si>
+  <si>
+    <t>O508179</t>
+  </si>
+  <si>
+    <t>Mesto Pezinok</t>
+  </si>
+  <si>
+    <t>O508195</t>
+  </si>
+  <si>
+    <t>Obec Plavecký Štvrtok</t>
+  </si>
+  <si>
+    <t>O529338</t>
+  </si>
+  <si>
+    <t>Mestská časť Bratislava - Vrakuňa</t>
+  </si>
+  <si>
+    <t>O529346</t>
+  </si>
+  <si>
+    <t>Mestská časť Bratislava - Nové Mesto</t>
+  </si>
+  <si>
+    <t>O529354</t>
+  </si>
+  <si>
+    <t>Mestská časť Bratislava - Rača</t>
+  </si>
+  <si>
+    <t>O529460</t>
+  </si>
+  <si>
+    <t>Mestská časť Bratislava - Petržalka</t>
+  </si>
+  <si>
+    <t>TV</t>
+  </si>
+  <si>
+    <t>K</t>
+  </si>
+  <si>
+    <t>KTV</t>
+  </si>
+  <si>
+    <t>Regionálny úrad školskej správy v Trnave</t>
+  </si>
+  <si>
+    <t>O501433</t>
+  </si>
+  <si>
+    <t>Mesto Dunajská Streda</t>
+  </si>
+  <si>
+    <t>O501735</t>
+  </si>
+  <si>
+    <t>Obec Lehnice</t>
+  </si>
+  <si>
+    <t>O504009</t>
+  </si>
+  <si>
+    <t>Mesto Sereď</t>
+  </si>
+  <si>
+    <t>TC</t>
+  </si>
+  <si>
+    <t>KTC</t>
+  </si>
+  <si>
+    <t>Regionálny úrad školskej správy v Trenčíne</t>
+  </si>
+  <si>
+    <t>V</t>
+  </si>
+  <si>
+    <t>VTC</t>
+  </si>
+  <si>
+    <t>Trenčiansky samosprávny kraj</t>
+  </si>
+  <si>
+    <t>O504971</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Obec Vrbovce </t>
+  </si>
+  <si>
+    <t>O512851</t>
+  </si>
+  <si>
+    <t>Obec Beluša</t>
+  </si>
+  <si>
+    <t>O513016</t>
+  </si>
+  <si>
+    <t>Mesto Dubnica nad Váhom</t>
+  </si>
+  <si>
+    <t>O513610</t>
+  </si>
+  <si>
+    <t>Mesto Púchov</t>
+  </si>
+  <si>
+    <t>O542652</t>
+  </si>
+  <si>
+    <t>Mesto Bánovce nad Bebravou</t>
+  </si>
+  <si>
+    <t>S</t>
+  </si>
+  <si>
+    <t>S1209</t>
+  </si>
+  <si>
+    <t>Autíkovo s. r. o.</t>
+  </si>
+  <si>
+    <t>NR</t>
+  </si>
+  <si>
+    <t>KNR</t>
+  </si>
+  <si>
+    <t>Regionálny úrad školskej správy v Nitre</t>
+  </si>
+  <si>
+    <t>O500011</t>
+  </si>
+  <si>
+    <t>Mesto Nitra</t>
+  </si>
+  <si>
+    <t>O502031</t>
+  </si>
+  <si>
+    <t>Mesto Levice</t>
+  </si>
+  <si>
+    <t>O503011</t>
+  </si>
+  <si>
+    <t>Mesto Nové Zámky</t>
+  </si>
+  <si>
+    <t>O503592</t>
+  </si>
+  <si>
+    <t>Mesto Šurany</t>
+  </si>
+  <si>
+    <t>O504998</t>
+  </si>
+  <si>
+    <t>Mesto Topoľčany</t>
+  </si>
+  <si>
+    <t>ZA</t>
+  </si>
+  <si>
+    <t>KZA</t>
+  </si>
+  <si>
+    <t>Regionálny úrad školskej správy v Žiline</t>
+  </si>
+  <si>
+    <t>O509132</t>
+  </si>
+  <si>
+    <t>Mesto Čadca</t>
+  </si>
+  <si>
+    <t>O509507</t>
+  </si>
+  <si>
+    <t>Mesto Turzovka</t>
+  </si>
+  <si>
+    <t>O509779</t>
+  </si>
+  <si>
+    <t>Obec Krušetnica</t>
+  </si>
+  <si>
+    <t>O510114</t>
+  </si>
+  <si>
+    <t>Mesto Tvrdošín</t>
+  </si>
+  <si>
+    <t>O510203</t>
+  </si>
+  <si>
+    <t>Obec Zákamenné</t>
+  </si>
+  <si>
+    <t>O510254</t>
+  </si>
+  <si>
+    <t>Obec Žaškov</t>
+  </si>
+  <si>
+    <t>O517402</t>
+  </si>
+  <si>
+    <t>Mesto Žilina</t>
+  </si>
+  <si>
+    <t>O517461</t>
+  </si>
+  <si>
+    <t>Mesto Bytča</t>
+  </si>
+  <si>
+    <t>S921</t>
+  </si>
+  <si>
+    <t>Občianske združenie Sposáčik</t>
+  </si>
+  <si>
+    <t>BB</t>
+  </si>
+  <si>
+    <t>KBB</t>
+  </si>
+  <si>
+    <t>Regionálny úrad školskej správy v Banskej Bystrici</t>
+  </si>
+  <si>
+    <t>O508497</t>
+  </si>
+  <si>
+    <t>Mesto Brezno</t>
+  </si>
+  <si>
+    <t>O508829</t>
+  </si>
+  <si>
+    <t>Obec Nemecká</t>
+  </si>
+  <si>
+    <t>O508870</t>
+  </si>
+  <si>
+    <t>Obec Pohorelá</t>
+  </si>
+  <si>
+    <t>O514462</t>
+  </si>
+  <si>
+    <t>Mesto Rimavská Sobota</t>
+  </si>
+  <si>
+    <t>O514519</t>
+  </si>
+  <si>
+    <t>Obec Bátka</t>
+  </si>
+  <si>
+    <t>O515264</t>
+  </si>
+  <si>
+    <t>Obec Ožďany</t>
+  </si>
+  <si>
+    <t>O515442</t>
+  </si>
+  <si>
+    <t>Obec Rimavská Seč</t>
+  </si>
+  <si>
+    <t>O516970</t>
+  </si>
+  <si>
+    <t>Mesto Kremnica</t>
+  </si>
+  <si>
+    <t>O518158</t>
+  </si>
+  <si>
+    <t>Mesto Zvolen</t>
+  </si>
+  <si>
+    <t>O518263</t>
+  </si>
+  <si>
+    <t>Mesto Detva</t>
+  </si>
+  <si>
+    <t>O525791</t>
+  </si>
+  <si>
+    <t>Mesto Jelšava</t>
+  </si>
+  <si>
+    <t>O526142</t>
+  </si>
+  <si>
+    <t>Mesto Revúca</t>
+  </si>
+  <si>
+    <t>C</t>
+  </si>
+  <si>
+    <t>C04</t>
+  </si>
+  <si>
+    <t>Rímskokatolícka cirkev Biskupstvo Banská Bystrica</t>
+  </si>
+  <si>
+    <t>S907</t>
+  </si>
+  <si>
+    <t>MAGIKOS</t>
+  </si>
+  <si>
+    <t>PO</t>
+  </si>
+  <si>
+    <t>KPO</t>
+  </si>
+  <si>
+    <t>Regionálny úrad školskej správy v Prešove</t>
+  </si>
+  <si>
+    <t>O519197</t>
+  </si>
+  <si>
+    <t>Mesto Giraltovce</t>
+  </si>
+  <si>
+    <t>O519961</t>
+  </si>
+  <si>
+    <t>Obec Zborov</t>
+  </si>
+  <si>
+    <t>O523623</t>
+  </si>
+  <si>
+    <t>Obec Lendak</t>
+  </si>
+  <si>
+    <t>O524140</t>
+  </si>
+  <si>
+    <t>Mesto Prešov</t>
+  </si>
+  <si>
+    <t>O525146</t>
+  </si>
+  <si>
+    <t>Mesto Sabinov</t>
+  </si>
+  <si>
+    <t>O526665</t>
+  </si>
+  <si>
+    <t>Mesto Stará Ľubovňa</t>
+  </si>
+  <si>
+    <t>O528048</t>
+  </si>
+  <si>
+    <t>Obec Vyšná Olšava</t>
+  </si>
+  <si>
+    <t>O529125</t>
+  </si>
+  <si>
+    <t>Obec Sačurov</t>
+  </si>
+  <si>
+    <t>O529192</t>
+  </si>
+  <si>
+    <t>Obec Tovarné</t>
+  </si>
+  <si>
+    <t>O544213</t>
+  </si>
+  <si>
+    <t>Mesto Hanušovce nad Topľou</t>
+  </si>
+  <si>
+    <t>C06</t>
+  </si>
+  <si>
+    <t>Rímskokatolícka cirkev Biskupstvo Spišské Podhradie</t>
+  </si>
+  <si>
+    <t>KE</t>
+  </si>
+  <si>
+    <t>KKE</t>
+  </si>
+  <si>
+    <t>Regionálny úrad školskej správy v Košiciach</t>
+  </si>
+  <si>
+    <t>VKE</t>
+  </si>
+  <si>
+    <t>Košický samosprávny kraj</t>
+  </si>
+  <si>
+    <t>O521345</t>
+  </si>
+  <si>
+    <t>Obec Družstevná pri Hornáde</t>
+  </si>
+  <si>
+    <t>O521493</t>
+  </si>
+  <si>
+    <t>Obec Jasov</t>
+  </si>
+  <si>
+    <t>O522376</t>
+  </si>
+  <si>
+    <t>Obec Budkovce</t>
+  </si>
+  <si>
+    <t>O525634</t>
+  </si>
+  <si>
+    <t>Mesto Dobšiná</t>
+  </si>
+  <si>
+    <t>O888888</t>
+  </si>
+  <si>
+    <t>Mesto Košice</t>
+  </si>
+  <si>
+    <t>C03</t>
+  </si>
+  <si>
+    <t>Košická arcidiecéza</t>
+  </si>
+  <si>
+    <t>S1007</t>
+  </si>
+  <si>
+    <t>Ťahanovská záhrada</t>
+  </si>
+  <si>
+    <t>S1012</t>
+  </si>
+  <si>
+    <t>HEALTHY KID, s.r.o.</t>
+  </si>
+  <si>
+    <t>S1177</t>
+  </si>
+  <si>
+    <t>Mgr. Marianna Maruničová</t>
+  </si>
+  <si>
+    <t>S961</t>
+  </si>
+  <si>
+    <t>OZ Škola po novom</t>
+  </si>
+  <si>
+    <t>SPOLU:</t>
   </si>
   <si>
     <t>Kód zriaďovateľa
 pre financovanie</t>
   </si>
   <si>
-    <t>IČO zriaďovateľa</t>
-[...4 lines deleted...]
-  <si>
     <t>IČO právneho subjektu</t>
   </si>
   <si>
     <t>Názov právneho subjektu</t>
   </si>
   <si>
     <t>Okres sídla školy</t>
   </si>
   <si>
     <t>Názov obce, v ktorej škola sídli</t>
   </si>
   <si>
     <t>Ulica</t>
   </si>
   <si>
-    <t>a</t>
-[...4 lines deleted...]
-  <si>
     <t>c</t>
   </si>
   <si>
-    <t>d</t>
-[...4 lines deleted...]
-  <si>
     <t>f</t>
   </si>
   <si>
+    <t>g</t>
+  </si>
+  <si>
     <t>h</t>
   </si>
   <si>
-    <t>g</t>
-[...11 lines deleted...]
-    <t>Mesto Pezinok</t>
+    <t>i</t>
+  </si>
+  <si>
+    <t>j</t>
   </si>
   <si>
     <t>Základná škola Jána Kupeckého</t>
   </si>
   <si>
     <t>Pezinok</t>
   </si>
   <si>
     <t>Kupeckého 74</t>
   </si>
   <si>
-    <t>O529346</t>
-[...4 lines deleted...]
-  <si>
     <t>Základná škola s materskou školou</t>
   </si>
   <si>
     <t>Bratislava III</t>
   </si>
   <si>
     <t>Bratislava-Nové Mesto</t>
   </si>
   <si>
     <t>Cádrova 23</t>
   </si>
   <si>
-    <t>O529460</t>
-[...4 lines deleted...]
-  <si>
     <t>Základná škola</t>
   </si>
   <si>
     <t>Bratislava V</t>
   </si>
   <si>
     <t>Bratislava-Petržalka</t>
   </si>
   <si>
     <t>Černyševského 8</t>
   </si>
   <si>
-    <t>O529354</t>
-[...4 lines deleted...]
-  <si>
     <t>Základná škola s materskou školou Jána Amosa Komenského</t>
   </si>
   <si>
     <t>Bratislava-Rača</t>
   </si>
   <si>
     <t>Hubeného 25</t>
   </si>
   <si>
-    <t>O529338</t>
-[...4 lines deleted...]
-  <si>
     <t>Bratislava II</t>
   </si>
   <si>
     <t>Bratislava-Vrakuňa</t>
   </si>
   <si>
     <t>Železničná 14</t>
   </si>
   <si>
     <t>Rajčianska 3</t>
   </si>
   <si>
-    <t>O507911</t>
-[...4 lines deleted...]
-  <si>
     <t>Senec</t>
   </si>
   <si>
     <t>Chorvátsky Grob</t>
   </si>
   <si>
     <t>Javorová alej 1</t>
   </si>
   <si>
-    <t>O508195</t>
-[...4 lines deleted...]
-  <si>
     <t>Malacky</t>
   </si>
   <si>
     <t>Plavecký Štvrtok</t>
   </si>
   <si>
     <t>Plavecký Štvrtok 351</t>
   </si>
   <si>
     <t>Materská škola</t>
   </si>
   <si>
     <t>Pifflova 10</t>
   </si>
   <si>
-    <t>TV</t>
-[...10 lines deleted...]
-  <si>
     <t>Spojená škola</t>
   </si>
   <si>
     <t>Dunajská Streda</t>
   </si>
   <si>
     <t>Okoč</t>
   </si>
   <si>
     <t>Gorkého 90/4</t>
   </si>
   <si>
-    <t>O504009</t>
-[...2 lines deleted...]
-    <t>Mesto Sereď</t>
+    <t>Námestie sv. Štefana 1533/3</t>
+  </si>
+  <si>
+    <t>Materská škola - Óvoda</t>
+  </si>
+  <si>
+    <t>Nám. priateľstva 2173/27</t>
   </si>
   <si>
     <t>Základná škola Jana Amosa Komenského</t>
   </si>
   <si>
     <t>Galanta</t>
   </si>
   <si>
     <t>Sereď</t>
   </si>
   <si>
     <t>Ulica Komenského 1227/8</t>
   </si>
   <si>
-    <t>O501735</t>
-[...4 lines deleted...]
-  <si>
     <t>Lehnice</t>
   </si>
   <si>
     <t>Školská 840</t>
   </si>
   <si>
-    <t>TC</t>
-[...7 lines deleted...]
-  <si>
     <t>Trenčín</t>
   </si>
   <si>
     <t>Trenčianska Teplá</t>
   </si>
   <si>
     <t>M. R. Štefánika 323/1</t>
   </si>
   <si>
     <t>Považská Bystrica</t>
   </si>
   <si>
     <t>SNP 1653/152</t>
   </si>
   <si>
     <t>Spojená škola internátna</t>
   </si>
   <si>
     <t>Ľudovíta Stárka 12</t>
   </si>
   <si>
     <t>Prievidza</t>
   </si>
   <si>
     <t>Úzka 2</t>
   </si>
   <si>
     <t>Špeciálna základná škola</t>
   </si>
   <si>
     <t>Handlová</t>
   </si>
   <si>
     <t>Námestie baníkov 10/20</t>
   </si>
   <si>
-    <t>V</t>
-[...7 lines deleted...]
-  <si>
     <t>Stredná odborná škola obchodu a služieb</t>
   </si>
   <si>
     <t>Jilemnického 24</t>
   </si>
   <si>
-    <t>O542652</t>
-[...4 lines deleted...]
-  <si>
     <t>Bánovce nad Bebravou</t>
   </si>
   <si>
     <t>5. apríla 793/12</t>
   </si>
   <si>
-    <t>O513016</t>
-[...4 lines deleted...]
-  <si>
     <t>Ilava</t>
   </si>
   <si>
     <t>Dubnica nad Váhom</t>
   </si>
   <si>
     <t>Pod hájom 967</t>
   </si>
   <si>
-    <t>O513610</t>
-[...4 lines deleted...]
-  <si>
     <t>Púchov</t>
   </si>
   <si>
     <t>Slovanská 330/23</t>
   </si>
   <si>
-    <t>O512851</t>
-[...4 lines deleted...]
-  <si>
     <t>Beluša</t>
   </si>
   <si>
     <t>Slatinská 3</t>
   </si>
   <si>
-    <t>O504971</t>
-[...4 lines deleted...]
-  <si>
     <t>Myjava</t>
   </si>
   <si>
     <t>Vrbovce</t>
   </si>
   <si>
     <t xml:space="preserve"> 	Vrbovce 147</t>
   </si>
   <si>
-    <t>NR</t>
-[...5 lines deleted...]
-    <t>Regionálny úrad školskej správy v Nitre</t>
+    <t>Súkromná spojená škola Autíkovo</t>
+  </si>
+  <si>
+    <t>Zemianske Kostoľany</t>
+  </si>
+  <si>
+    <t>Kpt. Weinholda 528/39</t>
   </si>
   <si>
     <t>Komárno</t>
   </si>
   <si>
     <t>Hradná 7</t>
   </si>
   <si>
-    <t>O502031</t>
-[...4 lines deleted...]
-  <si>
     <t>Levice</t>
   </si>
   <si>
     <t>Saratovská 43</t>
   </si>
   <si>
-    <t>O500011</t>
-[...4 lines deleted...]
-  <si>
     <t>Nitra</t>
   </si>
   <si>
     <t>Škultétyho 1</t>
   </si>
   <si>
     <t>Fatranská 14</t>
   </si>
   <si>
-    <t>O503011</t>
-[...4 lines deleted...]
-  <si>
     <t>Nové Zámky</t>
   </si>
   <si>
     <t>Hradná 22</t>
   </si>
   <si>
     <t>G. Bethlena 41</t>
   </si>
   <si>
-    <t>O503592</t>
-[...4 lines deleted...]
-  <si>
     <t>Šurany</t>
   </si>
   <si>
     <t>SNP 5</t>
   </si>
   <si>
-    <t>O504998</t>
-[...4 lines deleted...]
-  <si>
     <t>Topoľčany</t>
   </si>
   <si>
     <t>Tribečská 1653/22</t>
   </si>
   <si>
-    <t>ZA</t>
-[...7 lines deleted...]
-  <si>
     <t>Námestovo</t>
   </si>
   <si>
     <t>M. Urbana 83</t>
   </si>
   <si>
     <t>Bytča</t>
   </si>
   <si>
     <t>Mičurova 364/1</t>
   </si>
   <si>
-    <t>O517461</t>
-[...4 lines deleted...]
-  <si>
     <t>Ulica mieru č. 1235</t>
   </si>
   <si>
-    <t>O509132</t>
-[...4 lines deleted...]
-  <si>
     <t>Základná škola Jána Amosa Komenského</t>
   </si>
   <si>
     <t>Čadca</t>
   </si>
   <si>
     <t>Ulica Komenského 752</t>
   </si>
   <si>
-    <t>O509507</t>
-[...4 lines deleted...]
-  <si>
     <t>Spojená škola Juraja Turza</t>
   </si>
   <si>
     <t>Turzovka</t>
   </si>
   <si>
     <t>Stred 305</t>
   </si>
   <si>
-    <t>O510114</t>
-[...4 lines deleted...]
-  <si>
     <t>Základná škola Márie Medveckej</t>
   </si>
   <si>
     <t>Tvrdošín</t>
   </si>
   <si>
     <t>Medvedzie 155</t>
   </si>
   <si>
-    <t>O517402</t>
-[...4 lines deleted...]
-  <si>
     <t>Žilina</t>
   </si>
   <si>
     <t>Karpatská 8063/11</t>
   </si>
   <si>
-    <t>O509779</t>
-[...4 lines deleted...]
-  <si>
     <t>Krušetnica</t>
   </si>
   <si>
     <t>Krušetnica 83</t>
   </si>
   <si>
-    <t>O510203</t>
-[...4 lines deleted...]
-  <si>
     <t>Základná škola s materskou školou Jána Vojtaššáka</t>
   </si>
   <si>
     <t>Zákamenné</t>
   </si>
   <si>
     <t>Zákamenné 967</t>
   </si>
   <si>
-    <t>O510254</t>
-[...4 lines deleted...]
-  <si>
     <t>Dolný Kubín</t>
   </si>
   <si>
     <t>Žaškov</t>
   </si>
   <si>
     <t>Školská 219/3</t>
   </si>
   <si>
-    <t>S</t>
-[...4 lines deleted...]
-  <si>
     <t>51428865</t>
   </si>
   <si>
-    <t>Občianske združenie Sposáčik</t>
-[...1 lines deleted...]
-  <si>
     <t>Súkromná špeciálna materská škola Sposáčik</t>
   </si>
   <si>
     <t>Martin</t>
   </si>
   <si>
     <t>Š. Furdeka 9060/3</t>
   </si>
   <si>
-    <t>BB</t>
-[...7 lines deleted...]
-  <si>
     <t>Žarnovica</t>
   </si>
   <si>
     <t>Nová Baňa</t>
   </si>
   <si>
     <t>Školská 5</t>
   </si>
   <si>
     <t>Žiar nad Hronom</t>
   </si>
   <si>
     <t>Kremnica</t>
   </si>
   <si>
     <t>Československej armády 183/1</t>
   </si>
   <si>
-    <t>O518263</t>
-[...4 lines deleted...]
-  <si>
     <t>Základná škola Júliusa Juraja Thurzu</t>
   </si>
   <si>
     <t>Detva</t>
   </si>
   <si>
     <t>A. Bernoláka 20</t>
   </si>
   <si>
-    <t>O526142</t>
-[...4 lines deleted...]
-  <si>
     <t>Základná škola Ivana Branislava Zocha</t>
   </si>
   <si>
     <t>Revúca</t>
   </si>
   <si>
     <t>Jilemnického 3</t>
   </si>
   <si>
-    <t>O514462</t>
-[...4 lines deleted...]
-  <si>
     <t>Základná škola Pavla Dobšinského</t>
   </si>
   <si>
     <t>Rimavská Sobota</t>
   </si>
   <si>
     <t>P. Dobšinského 1744/2</t>
   </si>
   <si>
-    <t>O518158</t>
-[...4 lines deleted...]
-  <si>
     <t>Zvolen</t>
   </si>
   <si>
     <t>Centrum 2496/27</t>
   </si>
   <si>
-    <t>O514519</t>
-[...4 lines deleted...]
-  <si>
     <t>Základná škola s materskou školou - Alapiskola és Óvoda</t>
   </si>
   <si>
     <t>Bátka</t>
   </si>
   <si>
     <t>Bátka 172</t>
   </si>
   <si>
-    <t>O515264</t>
-[...4 lines deleted...]
-  <si>
     <t>Ožďany</t>
   </si>
   <si>
     <t>Hlavná 66</t>
   </si>
   <si>
-    <t>S907</t>
-[...4 lines deleted...]
-  <si>
     <t>Súkromná spojená škola</t>
   </si>
   <si>
     <t>Záhradná 12</t>
   </si>
   <si>
-    <t>O508870</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Základná škola  s materskou školou </t>
   </si>
   <si>
     <t>Brezno</t>
   </si>
   <si>
     <t>Pohorelá</t>
   </si>
   <si>
     <t>Kpt. Nálepku 878/59</t>
   </si>
   <si>
-    <t>O525791</t>
-[...4 lines deleted...]
-  <si>
     <t>Jelšava</t>
   </si>
   <si>
     <t>Železničná 245</t>
   </si>
   <si>
-    <t>O508829</t>
-[...4 lines deleted...]
-  <si>
     <t>Nemecká</t>
   </si>
   <si>
     <t>Školská 35</t>
   </si>
   <si>
-    <t>O508497</t>
-[...4 lines deleted...]
-  <si>
     <t>Základná škola s materskou školou Karola Rapoša</t>
   </si>
   <si>
     <t>Pionierska 4</t>
   </si>
   <si>
-    <t>C</t>
-[...7 lines deleted...]
-  <si>
     <t>Katolícka spojená škola sv. Vincenta de Paul</t>
   </si>
   <si>
     <t>Saratovská 4577/87</t>
   </si>
   <si>
     <t>Základná škola sv. Alžbety</t>
   </si>
   <si>
     <t>Školská 15</t>
   </si>
   <si>
     <t>I. Hatvaniho</t>
   </si>
   <si>
-    <t>O516970</t>
-[...4 lines deleted...]
-  <si>
     <t>Angyalova 401/26</t>
   </si>
   <si>
-    <t>Materská škola - Óvoda</t>
-[...1 lines deleted...]
-  <si>
     <t>Rybárska 1743/8A</t>
   </si>
   <si>
     <t>Kukučínova 480/6</t>
   </si>
   <si>
-    <t>O515442</t>
-[...4 lines deleted...]
-  <si>
     <t>Základná škola - Alapiskola</t>
   </si>
   <si>
     <t>Rimavská Seč</t>
   </si>
   <si>
     <t>Záhradná 31</t>
   </si>
   <si>
-    <t>PO</t>
-[...7 lines deleted...]
-  <si>
     <t>Vranov nad Topľou</t>
   </si>
   <si>
     <t>Budovateľská 1309</t>
   </si>
   <si>
     <t>Prešov</t>
   </si>
   <si>
     <t>Matice slovenskej 11</t>
   </si>
   <si>
     <t>Poprad</t>
   </si>
   <si>
     <t>Partizánska 2</t>
   </si>
   <si>
     <t>Humenné</t>
   </si>
   <si>
     <t>Komenského 3</t>
   </si>
   <si>
     <t>Levoča</t>
   </si>
   <si>
     <t>Nám. Štefana Kluberta 2</t>
   </si>
   <si>
     <t>Snina</t>
   </si>
   <si>
     <t>Palárikova 1602/1</t>
   </si>
   <si>
     <t>Sabinov</t>
   </si>
   <si>
     <t>Jarovnice</t>
   </si>
   <si>
     <t>Jarovnice 96</t>
   </si>
   <si>
-    <t>O519197</t>
-[...4 lines deleted...]
-  <si>
     <t>Svidník</t>
   </si>
   <si>
     <t>Giraltovce</t>
   </si>
   <si>
     <t>Dukelská 26/30</t>
   </si>
   <si>
-    <t>O544213</t>
-[...4 lines deleted...]
-  <si>
     <t>Hanušovce nad Topľou</t>
   </si>
   <si>
     <t>Štúrova 341</t>
   </si>
   <si>
-    <t>O524140</t>
-[...4 lines deleted...]
-  <si>
     <t>Prostějovská</t>
   </si>
   <si>
     <t>Námestie Kráľovnej pokoja 4</t>
   </si>
   <si>
-    <t>O525146</t>
-[...2 lines deleted...]
-    <t>Mesto Sabinov</t>
+    <t>Važecká 18</t>
+  </si>
+  <si>
+    <t>Československej armády 22</t>
   </si>
   <si>
     <t>Komenského 13</t>
   </si>
   <si>
-    <t>O526665</t>
-[...4 lines deleted...]
-  <si>
     <t>Stará Ľubovňa</t>
   </si>
   <si>
     <t>Vsetínska 36</t>
   </si>
   <si>
     <t>Za vodou 14</t>
   </si>
   <si>
-    <t>O523623</t>
-[...4 lines deleted...]
-  <si>
     <t>Kežmarok</t>
   </si>
   <si>
     <t>Lendak</t>
   </si>
   <si>
     <t>Školská 535/5</t>
   </si>
   <si>
-    <t>O529125</t>
-[...4 lines deleted...]
-  <si>
     <t>Sačurov</t>
   </si>
   <si>
     <t>Školská 389</t>
   </si>
   <si>
-    <t>O529192</t>
-[...4 lines deleted...]
-  <si>
     <t>Tovarné</t>
   </si>
   <si>
     <t>Tovarné 173</t>
   </si>
   <si>
-    <t>O528048</t>
-[...4 lines deleted...]
-  <si>
     <t>Vyšná Olšava</t>
   </si>
   <si>
     <t>Vyšná Olšava 117</t>
   </si>
   <si>
-    <t>O519961</t>
-[...4 lines deleted...]
-  <si>
     <t>Bardejov</t>
   </si>
   <si>
     <t>Zborov</t>
   </si>
   <si>
     <t>Školská 478</t>
   </si>
   <si>
-    <t>C06</t>
-[...4 lines deleted...]
-  <si>
     <t>Spojená škola Jána Vojtaššáka internátna</t>
   </si>
   <si>
     <t>Kláštorská 24/a</t>
   </si>
   <si>
-    <t>KE</t>
-[...7 lines deleted...]
-  <si>
     <t>Košice IV</t>
   </si>
   <si>
     <t>Košice-Juh</t>
   </si>
   <si>
     <t>Alejová 6</t>
   </si>
   <si>
     <t>Rožňava</t>
   </si>
   <si>
     <t>Dobšiná</t>
   </si>
   <si>
     <t>Nová 803</t>
   </si>
   <si>
     <t>Košice I</t>
   </si>
   <si>
     <t>Košice-Sever</t>
   </si>
   <si>
     <t>Odborárska 2</t>
   </si>
   <si>
     <t>Gelnica</t>
   </si>
   <si>
     <t>Richnava</t>
   </si>
   <si>
     <t>Richnava 189</t>
   </si>
   <si>
-    <t>VKE</t>
-[...4 lines deleted...]
-  <si>
     <t>Gymnázium</t>
   </si>
   <si>
     <t>Michalovce</t>
   </si>
   <si>
     <t>Ľ. Štúra 26</t>
   </si>
   <si>
-    <t>O525634</t>
-[...4 lines deleted...]
-  <si>
     <t>Základná škola Eugena Ruffinyho</t>
   </si>
   <si>
     <t>Zimná 190/144</t>
   </si>
   <si>
-    <t>O888888</t>
-[...4 lines deleted...]
-  <si>
     <t>Hroncova 23</t>
   </si>
   <si>
-    <t>O522376</t>
-[...4 lines deleted...]
-  <si>
     <t>Základná škola Júlie Bilčíkovej</t>
   </si>
   <si>
     <t>Budkovce</t>
   </si>
   <si>
     <t>Budkovce 355</t>
   </si>
   <si>
-    <t>O521493</t>
-[...4 lines deleted...]
-  <si>
     <t>Košice - okolie</t>
   </si>
   <si>
     <t>Jasov</t>
   </si>
   <si>
     <t>Školská 3</t>
   </si>
   <si>
-    <t>C03</t>
-[...4 lines deleted...]
-  <si>
     <t>Cirkevná základná škola sv. Petra a Pavla</t>
   </si>
   <si>
     <t>Stropkov</t>
   </si>
   <si>
     <t>Hrnčiarska 795/61</t>
   </si>
   <si>
-    <t>S1012</t>
-[...1 lines deleted...]
-  <si>
     <t>52080994</t>
   </si>
   <si>
-    <t>HEALTHY KID, s.r.o.</t>
-[...1 lines deleted...]
-  <si>
     <t>Súkromná materská škola Zdravé dieťa</t>
   </si>
   <si>
     <t>Košice-Džungľa</t>
   </si>
   <si>
     <t>Severné nábrežie 20</t>
   </si>
   <si>
-    <t>S1177</t>
-[...4 lines deleted...]
-  <si>
     <t>Klokočov</t>
   </si>
   <si>
     <t>Klokočov 90</t>
   </si>
   <si>
-    <t>S961</t>
-[...4 lines deleted...]
-  <si>
     <t>Súkromná základná škola</t>
   </si>
   <si>
     <t>Košice II</t>
   </si>
   <si>
     <t>Košice-Západ</t>
   </si>
   <si>
     <t>Petzvalova 4</t>
   </si>
   <si>
-    <t>S1007</t>
-[...4 lines deleted...]
-  <si>
     <t>Ždaňa</t>
   </si>
   <si>
     <t>Jarmočná 96</t>
   </si>
   <si>
-    <t>O521345</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Základná škola </t>
   </si>
   <si>
     <t>Družstevná pri Hornáde</t>
   </si>
   <si>
     <t>Hlavná 5</t>
   </si>
   <si>
-    <t>SPOLU:</t>
-[...5 lines deleted...]
-    <t>j</t>
+    <t>Rozpis príspevku na podporné opatrenie zdravotnícke služby na obdobie september až december 2026</t>
+  </si>
+  <si>
+    <t>Hollého 1246/1</t>
+  </si>
+  <si>
+    <t>Matuškova 1631</t>
+  </si>
+  <si>
+    <t>Ľ. Štúra 5/5</t>
+  </si>
+  <si>
+    <t>O507709</t>
+  </si>
+  <si>
+    <t>Obec Veľké Kostoľany</t>
+  </si>
+  <si>
+    <t>Veľké Kostoľany</t>
+  </si>
+  <si>
+    <t>Piešťany</t>
+  </si>
+  <si>
+    <t>Masarykova 11175/20C</t>
+  </si>
+  <si>
+    <t>C19</t>
+  </si>
+  <si>
+    <t>Spišská katolícka charita</t>
+  </si>
+  <si>
+    <t>Spojená škola sv. Maximiliána Mária Kolbeho</t>
+  </si>
+  <si>
+    <t>Spišská Nová Ves</t>
+  </si>
+  <si>
+    <t>Gaštanová 11</t>
   </si>
   <si>
     <t>Počet úväzkov  na zdravotnícke služby na obdobie
  09-12/2026</t>
   </si>
   <si>
-    <t>Námestie sv. Štefana 1533/3</t>
-[...32 lines deleted...]
-    <t>Hollého 1246/1</t>
+    <t>O506532</t>
+  </si>
+  <si>
+    <t>Svinná</t>
+  </si>
+  <si>
+    <t>Svinná 131</t>
+  </si>
+  <si>
+    <t>Obec Svinná</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...14 lines deleted...]
-      <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="238"/>
+    </font>
   </fonts>
-  <fills count="6">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="7" tint="0.59999389629810485"/>
-[...4 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFCF3"/>
-        <bgColor indexed="64"/>
+        <fgColor rgb="FFFFE699"/>
+        <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...7 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
         <color indexed="64"/>
-      </left>
-[...6 lines deleted...]
-      <bottom/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="16">
+  <cellXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normálna" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../../../../../../Users/andrea.szabova/Documents/MinEdu/2024/10%20Rozpo&#269;et/V20.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/andrea.szabova/Documents/MinEdu/2024/10%20Rozpo&#269;et/V20.xlsx" TargetMode="External"/></Relationships>
 </file>
@@ -2287,3799 +2320,3999 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1C7ED6B2-D8BF-47BE-8F59-1F3761E60AA3}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4B28C1A7-41C2-41C2-AA66-64A0B5DEBCF7}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:K108"/>
+  <dimension ref="A1:K113"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:K1"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A32" sqref="A32:K32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6.140625" customWidth="1"/>
     <col min="2" max="2" width="5" customWidth="1"/>
     <col min="4" max="4" width="9" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.42578125" customWidth="1"/>
     <col min="6" max="6" width="10.28515625" customWidth="1"/>
     <col min="7" max="7" width="37.140625" customWidth="1"/>
     <col min="8" max="8" width="16.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="15" customWidth="1"/>
     <col min="10" max="10" width="15.140625" customWidth="1"/>
-    <col min="11" max="11" width="14.85546875" customWidth="1"/>
+    <col min="11" max="11" width="14" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:11" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="14" t="s">
-        <v>0</v>
+        <v>421</v>
       </c>
       <c r="B1" s="14"/>
       <c r="C1" s="14"/>
       <c r="D1" s="14"/>
       <c r="E1" s="14"/>
       <c r="F1" s="14"/>
       <c r="G1" s="14"/>
       <c r="H1" s="14"/>
       <c r="I1" s="14"/>
       <c r="J1" s="14"/>
       <c r="K1" s="14"/>
     </row>
-    <row r="2" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
-[...16 lines deleted...]
-      <c r="B3" s="1" t="s">
+    <row r="2" spans="1:11" ht="111.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="D2" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="1" t="s">
+      <c r="E2" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="D3" s="1" t="s">
+      <c r="F2" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="H2" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="I2" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="J2" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="K2" s="12" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="2" t="s">
+      <c r="B3" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="2" t="s">
+      <c r="C3" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="D3" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="G3" s="2" t="s">
+      <c r="E3" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="H3" s="2" t="s">
+      <c r="F3" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="H3" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="I3" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="J3" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="K3" s="13">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A4" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="I3" s="2" t="s">
-[...2 lines deleted...]
-      <c r="J3" s="2" t="s">
+      <c r="B4" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" s="5">
+        <v>305022</v>
+      </c>
+      <c r="E4" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="F4" s="5">
+        <v>36062171</v>
+      </c>
+      <c r="G4" s="10" t="s">
+        <v>182</v>
+      </c>
+      <c r="H4" s="9" t="s">
+        <v>183</v>
+      </c>
+      <c r="I4" s="9" t="s">
+        <v>183</v>
+      </c>
+      <c r="J4" s="9" t="s">
+        <v>184</v>
+      </c>
+      <c r="K4" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" ht="30" x14ac:dyDescent="0.25">
+      <c r="A5" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D5" s="5">
+        <v>603317</v>
+      </c>
+      <c r="E5" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5" s="5">
+        <v>31785212</v>
+      </c>
+      <c r="G5" s="10" t="s">
+        <v>185</v>
+      </c>
+      <c r="H5" s="9" t="s">
+        <v>186</v>
+      </c>
+      <c r="I5" s="9" t="s">
+        <v>187</v>
+      </c>
+      <c r="J5" s="9" t="s">
+        <v>188</v>
+      </c>
+      <c r="K5" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" ht="30" x14ac:dyDescent="0.25">
+      <c r="A6" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D6" s="5">
+        <v>603201</v>
+      </c>
+      <c r="E6" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="F6" s="5">
+        <v>31754929</v>
+      </c>
+      <c r="G6" s="10" t="s">
+        <v>189</v>
+      </c>
+      <c r="H6" s="9" t="s">
+        <v>190</v>
+      </c>
+      <c r="I6" s="9" t="s">
+        <v>191</v>
+      </c>
+      <c r="J6" s="9" t="s">
+        <v>192</v>
+      </c>
+      <c r="K6" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" ht="30" x14ac:dyDescent="0.25">
+      <c r="A7" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" s="5">
+        <v>304557</v>
+      </c>
+      <c r="E7" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="F7" s="5">
+        <v>31810497</v>
+      </c>
+      <c r="G7" s="10" t="s">
+        <v>193</v>
+      </c>
+      <c r="H7" s="9" t="s">
+        <v>186</v>
+      </c>
+      <c r="I7" s="9" t="s">
+        <v>194</v>
+      </c>
+      <c r="J7" s="9" t="s">
+        <v>195</v>
+      </c>
+      <c r="K7" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" ht="30" x14ac:dyDescent="0.25">
+      <c r="A8" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="5">
+        <v>603295</v>
+      </c>
+      <c r="E8" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="F8" s="5">
+        <v>30810655</v>
+      </c>
+      <c r="G8" s="10" t="s">
+        <v>189</v>
+      </c>
+      <c r="H8" s="9" t="s">
+        <v>196</v>
+      </c>
+      <c r="I8" s="9" t="s">
+        <v>197</v>
+      </c>
+      <c r="J8" s="9" t="s">
+        <v>198</v>
+      </c>
+      <c r="K8" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="30" x14ac:dyDescent="0.25">
+      <c r="A9" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" s="5">
+        <v>603295</v>
+      </c>
+      <c r="E9" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="F9" s="5">
+        <v>31780717</v>
+      </c>
+      <c r="G9" s="10" t="s">
+        <v>189</v>
+      </c>
+      <c r="H9" s="9" t="s">
+        <v>196</v>
+      </c>
+      <c r="I9" s="9" t="s">
+        <v>197</v>
+      </c>
+      <c r="J9" s="9" t="s">
+        <v>199</v>
+      </c>
+      <c r="K9" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" ht="30" x14ac:dyDescent="0.25">
+      <c r="A10" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="K3" s="3" t="s">
+      <c r="D10" s="5">
+        <v>304760</v>
+      </c>
+      <c r="E10" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="F10" s="5">
+        <v>54528038</v>
+      </c>
+      <c r="G10" s="10" t="s">
+        <v>185</v>
+      </c>
+      <c r="H10" s="9" t="s">
+        <v>200</v>
+      </c>
+      <c r="I10" s="9" t="s">
+        <v>201</v>
+      </c>
+      <c r="J10" s="9" t="s">
+        <v>202</v>
+      </c>
+      <c r="K10" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" ht="30" x14ac:dyDescent="0.25">
+      <c r="A11" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D11" s="5">
+        <v>305049</v>
+      </c>
+      <c r="E11" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="F11" s="5">
+        <v>31810276</v>
+      </c>
+      <c r="G11" s="10" t="s">
+        <v>189</v>
+      </c>
+      <c r="H11" s="9" t="s">
+        <v>203</v>
+      </c>
+      <c r="I11" s="9" t="s">
+        <v>204</v>
+      </c>
+      <c r="J11" s="9" t="s">
+        <v>205</v>
+      </c>
+      <c r="K11" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="30" x14ac:dyDescent="0.25">
+      <c r="A12" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D12" s="5">
+        <v>603201</v>
+      </c>
+      <c r="E12" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="5">
+        <v>710034695</v>
+      </c>
+      <c r="G12" s="10" t="s">
+        <v>206</v>
+      </c>
+      <c r="H12" s="9" t="s">
+        <v>190</v>
+      </c>
+      <c r="I12" s="9" t="s">
+        <v>191</v>
+      </c>
+      <c r="J12" s="9" t="s">
+        <v>207</v>
+      </c>
+      <c r="K12" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="D13" s="5">
+        <v>54130531</v>
+      </c>
+      <c r="E13" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="F13" s="5">
+        <v>350206</v>
+      </c>
+      <c r="G13" s="10" t="s">
+        <v>208</v>
+      </c>
+      <c r="H13" s="9" t="s">
+        <v>209</v>
+      </c>
+      <c r="I13" s="9" t="s">
+        <v>210</v>
+      </c>
+      <c r="J13" s="9" t="s">
+        <v>211</v>
+      </c>
+      <c r="K13" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" ht="30" x14ac:dyDescent="0.25">
+      <c r="A14" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="D14" s="5">
+        <v>54130531</v>
+      </c>
+      <c r="E14" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="F14" s="5">
+        <v>17050171</v>
+      </c>
+      <c r="G14" s="10" t="s">
+        <v>208</v>
+      </c>
+      <c r="H14" s="9" t="s">
+        <v>209</v>
+      </c>
+      <c r="I14" s="9" t="s">
+        <v>209</v>
+      </c>
+      <c r="J14" s="9" t="s">
+        <v>212</v>
+      </c>
+      <c r="K14" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" ht="45" x14ac:dyDescent="0.25">
+      <c r="A15" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="D15" s="5">
+        <v>305383</v>
+      </c>
+      <c r="E15" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="F15" s="5">
+        <v>710091925</v>
+      </c>
+      <c r="G15" s="10" t="s">
+        <v>213</v>
+      </c>
+      <c r="H15" s="9" t="s">
+        <v>209</v>
+      </c>
+      <c r="I15" s="9" t="s">
+        <v>209</v>
+      </c>
+      <c r="J15" s="9" t="s">
+        <v>214</v>
+      </c>
+      <c r="K15" s="11">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" ht="45" x14ac:dyDescent="0.25">
+      <c r="A16" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="D16" s="5">
+        <v>306169</v>
+      </c>
+      <c r="E16" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="F16" s="5">
+        <v>37836706</v>
+      </c>
+      <c r="G16" s="10" t="s">
+        <v>215</v>
+      </c>
+      <c r="H16" s="9" t="s">
+        <v>216</v>
+      </c>
+      <c r="I16" s="9" t="s">
+        <v>217</v>
+      </c>
+      <c r="J16" s="9" t="s">
+        <v>218</v>
+      </c>
+      <c r="K16" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A17" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="D17" s="5">
+        <v>305553</v>
+      </c>
+      <c r="E17" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="F17" s="5">
+        <v>36094102</v>
+      </c>
+      <c r="G17" s="10" t="s">
+        <v>189</v>
+      </c>
+      <c r="H17" s="9" t="s">
+        <v>209</v>
+      </c>
+      <c r="I17" s="9" t="s">
+        <v>219</v>
+      </c>
+      <c r="J17" s="9" t="s">
+        <v>220</v>
+      </c>
+      <c r="K17" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="30" x14ac:dyDescent="0.25">
+      <c r="A18" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>425</v>
+      </c>
+      <c r="D18" s="5">
+        <v>313149</v>
+      </c>
+      <c r="E18" s="9" t="s">
+        <v>426</v>
+      </c>
+      <c r="F18" s="5">
+        <v>36080322</v>
+      </c>
+      <c r="G18" s="10" t="s">
+        <v>189</v>
+      </c>
+      <c r="H18" s="9" t="s">
+        <v>428</v>
+      </c>
+      <c r="I18" s="9" t="s">
+        <v>427</v>
+      </c>
+      <c r="J18" s="9" t="s">
+        <v>294</v>
+      </c>
+      <c r="K18" s="11">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" ht="30" x14ac:dyDescent="0.25">
+      <c r="A19" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D19" s="5">
+        <v>54130450</v>
+      </c>
+      <c r="E19" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="F19" s="5">
+        <v>493562</v>
+      </c>
+      <c r="G19" s="10" t="s">
+        <v>208</v>
+      </c>
+      <c r="H19" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="I19" s="9" t="s">
+        <v>222</v>
+      </c>
+      <c r="J19" s="9" t="s">
+        <v>223</v>
+      </c>
+      <c r="K19" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" ht="30" x14ac:dyDescent="0.25">
+      <c r="A20" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D20" s="5">
+        <v>54130450</v>
+      </c>
+      <c r="E20" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="F20" s="5">
+        <v>31116175</v>
+      </c>
+      <c r="G20" s="10" t="s">
+        <v>208</v>
+      </c>
+      <c r="H20" s="9" t="s">
+        <v>224</v>
+      </c>
+      <c r="I20" s="9" t="s">
+        <v>224</v>
+      </c>
+      <c r="J20" s="9" t="s">
+        <v>225</v>
+      </c>
+      <c r="K20" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="30" x14ac:dyDescent="0.25">
+      <c r="A21" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D21" s="5">
+        <v>54130450</v>
+      </c>
+      <c r="E21" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="F21" s="5">
+        <v>182451</v>
+      </c>
+      <c r="G21" s="10" t="s">
+        <v>226</v>
+      </c>
+      <c r="H21" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="I21" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="J21" s="9" t="s">
+        <v>227</v>
+      </c>
+      <c r="K21" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A22" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D22" s="5">
+        <v>54130450</v>
+      </c>
+      <c r="E22" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="F22" s="5">
+        <v>31116183</v>
+      </c>
+      <c r="G22" s="10" t="s">
+        <v>226</v>
+      </c>
+      <c r="H22" s="9" t="s">
+        <v>228</v>
+      </c>
+      <c r="I22" s="9" t="s">
+        <v>228</v>
+      </c>
+      <c r="J22" s="9" t="s">
+        <v>229</v>
+      </c>
+      <c r="K22" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="30" x14ac:dyDescent="0.25">
+      <c r="A23" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D23" s="5">
+        <v>54130450</v>
+      </c>
+      <c r="E23" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="F23" s="5">
+        <v>56701438</v>
+      </c>
+      <c r="G23" s="10" t="s">
+        <v>208</v>
+      </c>
+      <c r="H23" s="9" t="s">
+        <v>228</v>
+      </c>
+      <c r="I23" s="9" t="s">
+        <v>231</v>
+      </c>
+      <c r="J23" s="9" t="s">
+        <v>232</v>
+      </c>
+      <c r="K23" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A24" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D24" s="5">
+        <v>36126624</v>
+      </c>
+      <c r="E24" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="F24" s="5">
+        <v>351806</v>
+      </c>
+      <c r="G24" s="10" t="s">
+        <v>233</v>
+      </c>
+      <c r="H24" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="I24" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="J24" s="9" t="s">
+        <v>234</v>
+      </c>
+      <c r="K24" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="30" x14ac:dyDescent="0.25">
+      <c r="A25" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="D25" s="5">
+        <v>310182</v>
+      </c>
+      <c r="E25" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="F25" s="5">
+        <v>710035705</v>
+      </c>
+      <c r="G25" s="10" t="s">
+        <v>206</v>
+      </c>
+      <c r="H25" s="9" t="s">
+        <v>235</v>
+      </c>
+      <c r="I25" s="9" t="s">
+        <v>235</v>
+      </c>
+      <c r="J25" s="9" t="s">
+        <v>236</v>
+      </c>
+      <c r="K25" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" ht="30" x14ac:dyDescent="0.25">
+      <c r="A26" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="D26" s="5">
+        <v>310182</v>
+      </c>
+      <c r="E26" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="F26" s="5">
+        <v>710035705</v>
+      </c>
+      <c r="G26" s="10" t="s">
+        <v>206</v>
+      </c>
+      <c r="H26" s="9" t="s">
+        <v>235</v>
+      </c>
+      <c r="I26" s="9" t="s">
+        <v>235</v>
+      </c>
+      <c r="J26" s="9" t="s">
+        <v>422</v>
+      </c>
+      <c r="K26" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" ht="30" x14ac:dyDescent="0.25">
+      <c r="A27" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="D27" s="5">
+        <v>317209</v>
+      </c>
+      <c r="E27" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="F27" s="5">
+        <v>35678119</v>
+      </c>
+      <c r="G27" s="10" t="s">
+        <v>185</v>
+      </c>
+      <c r="H27" s="9" t="s">
+        <v>237</v>
+      </c>
+      <c r="I27" s="9" t="s">
+        <v>238</v>
+      </c>
+      <c r="J27" s="9" t="s">
+        <v>239</v>
+      </c>
+      <c r="K27" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="30" x14ac:dyDescent="0.25">
+      <c r="A28" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="D28" s="5">
+        <v>317748</v>
+      </c>
+      <c r="E28" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="F28" s="5">
+        <v>36125784</v>
+      </c>
+      <c r="G28" s="10" t="s">
+        <v>185</v>
+      </c>
+      <c r="H28" s="9" t="s">
+        <v>240</v>
+      </c>
+      <c r="I28" s="9" t="s">
+        <v>240</v>
+      </c>
+      <c r="J28" s="9" t="s">
+        <v>241</v>
+      </c>
+      <c r="K28" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A29" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D29" s="5">
+        <v>317063</v>
+      </c>
+      <c r="E29" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="F29" s="5">
+        <v>36125717</v>
+      </c>
+      <c r="G29" s="10" t="s">
+        <v>189</v>
+      </c>
+      <c r="H29" s="9" t="s">
+        <v>240</v>
+      </c>
+      <c r="I29" s="9" t="s">
+        <v>242</v>
+      </c>
+      <c r="J29" s="9" t="s">
+        <v>243</v>
+      </c>
+      <c r="K29" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A30" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D30" s="5">
+        <v>317063</v>
+      </c>
+      <c r="E30" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="F30" s="5">
+        <v>36125717</v>
+      </c>
+      <c r="G30" s="10" t="s">
+        <v>206</v>
+      </c>
+      <c r="H30" s="9" t="s">
+        <v>240</v>
+      </c>
+      <c r="I30" s="9" t="s">
+        <v>242</v>
+      </c>
+      <c r="J30" s="9" t="s">
+        <v>424</v>
+      </c>
+      <c r="K30" s="11">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A31" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="D31" s="5">
+        <v>310140</v>
+      </c>
+      <c r="E31" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="F31" s="5">
+        <v>36127922</v>
+      </c>
+      <c r="G31" s="10" t="s">
+        <v>185</v>
+      </c>
+      <c r="H31" s="9" t="s">
+        <v>244</v>
+      </c>
+      <c r="I31" s="9" t="s">
+        <v>245</v>
+      </c>
+      <c r="J31" s="9" t="s">
+        <v>246</v>
+      </c>
+      <c r="K31" s="11">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A32" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>436</v>
+      </c>
+      <c r="D32" s="5">
+        <v>312011</v>
+      </c>
+      <c r="E32" s="9" t="s">
+        <v>439</v>
+      </c>
+      <c r="F32" s="5">
+        <v>36126560</v>
+      </c>
+      <c r="G32" s="10" t="s">
+        <v>185</v>
+      </c>
+      <c r="H32" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="I32" s="9" t="s">
+        <v>437</v>
+      </c>
+      <c r="J32" s="9" t="s">
+        <v>438</v>
+      </c>
+      <c r="K32" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" ht="30" x14ac:dyDescent="0.25">
+      <c r="A33" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C33" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="D33" s="5">
+        <v>56742703</v>
+      </c>
+      <c r="E33" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="F33" s="5">
+        <v>57197211</v>
+      </c>
+      <c r="G33" s="10" t="s">
+        <v>247</v>
+      </c>
+      <c r="H33" s="9" t="s">
+        <v>228</v>
+      </c>
+      <c r="I33" s="9" t="s">
+        <v>248</v>
+      </c>
+      <c r="J33" s="9" t="s">
+        <v>249</v>
+      </c>
+      <c r="K33" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A34" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C34" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="D34" s="5">
+        <v>54130590</v>
+      </c>
+      <c r="E34" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="F34" s="5">
+        <v>34041915</v>
+      </c>
+      <c r="G34" s="10" t="s">
+        <v>208</v>
+      </c>
+      <c r="H34" s="9" t="s">
+        <v>250</v>
+      </c>
+      <c r="I34" s="9" t="s">
+        <v>250</v>
+      </c>
+      <c r="J34" s="9" t="s">
+        <v>251</v>
+      </c>
+      <c r="K34" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A35" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="D35" s="5">
+        <v>307203</v>
+      </c>
+      <c r="E35" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="F35" s="5">
+        <v>37864424</v>
+      </c>
+      <c r="G35" s="10" t="s">
+        <v>189</v>
+      </c>
+      <c r="H35" s="9" t="s">
+        <v>252</v>
+      </c>
+      <c r="I35" s="9" t="s">
+        <v>252</v>
+      </c>
+      <c r="J35" s="9" t="s">
+        <v>253</v>
+      </c>
+      <c r="K35" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A36" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D36" s="5">
+        <v>308307</v>
+      </c>
+      <c r="E36" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="F36" s="5">
+        <v>37861301</v>
+      </c>
+      <c r="G36" s="10" t="s">
+        <v>189</v>
+      </c>
+      <c r="H36" s="9" t="s">
+        <v>254</v>
+      </c>
+      <c r="I36" s="9" t="s">
+        <v>254</v>
+      </c>
+      <c r="J36" s="9" t="s">
+        <v>255</v>
+      </c>
+      <c r="K36" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A37" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="D37" s="5">
+        <v>308307</v>
+      </c>
+      <c r="E37" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="F37" s="5">
+        <v>37861310</v>
+      </c>
+      <c r="G37" s="10" t="s">
+        <v>189</v>
+      </c>
+      <c r="H37" s="9" t="s">
+        <v>254</v>
+      </c>
+      <c r="I37" s="9" t="s">
+        <v>254</v>
+      </c>
+      <c r="J37" s="9" t="s">
+        <v>256</v>
+      </c>
+      <c r="K37" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A38" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="D38" s="5">
+        <v>309150</v>
+      </c>
+      <c r="E38" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="F38" s="5">
+        <v>36110728</v>
+      </c>
+      <c r="G38" s="10" t="s">
+        <v>189</v>
+      </c>
+      <c r="H38" s="9" t="s">
+        <v>257</v>
+      </c>
+      <c r="I38" s="9" t="s">
+        <v>257</v>
+      </c>
+      <c r="J38" s="9" t="s">
+        <v>258</v>
+      </c>
+      <c r="K38" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A39" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="D39" s="5">
+        <v>309150</v>
+      </c>
+      <c r="E39" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="F39" s="5">
+        <v>37860992</v>
+      </c>
+      <c r="G39" s="10" t="s">
+        <v>189</v>
+      </c>
+      <c r="H39" s="9" t="s">
+        <v>257</v>
+      </c>
+      <c r="I39" s="9" t="s">
+        <v>257</v>
+      </c>
+      <c r="J39" s="9" t="s">
+        <v>259</v>
+      </c>
+      <c r="K39" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A40" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="B40" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="D40" s="5">
+        <v>309311</v>
+      </c>
+      <c r="E40" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="F40" s="5">
+        <v>37863983</v>
+      </c>
+      <c r="G40" s="10" t="s">
+        <v>189</v>
+      </c>
+      <c r="H40" s="9" t="s">
+        <v>257</v>
+      </c>
+      <c r="I40" s="9" t="s">
+        <v>260</v>
+      </c>
+      <c r="J40" s="9" t="s">
+        <v>261</v>
+      </c>
+      <c r="K40" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11" ht="30" x14ac:dyDescent="0.25">
+      <c r="A41" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="D41" s="5">
+        <v>311162</v>
+      </c>
+      <c r="E41" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="F41" s="5">
+        <v>37860721</v>
+      </c>
+      <c r="G41" s="10" t="s">
+        <v>189</v>
+      </c>
+      <c r="H41" s="9" t="s">
+        <v>262</v>
+      </c>
+      <c r="I41" s="9" t="s">
+        <v>262</v>
+      </c>
+      <c r="J41" s="9" t="s">
+        <v>263</v>
+      </c>
+      <c r="K41" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A42" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C42" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="D42" s="5">
+        <v>54132975</v>
+      </c>
+      <c r="E42" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="F42" s="5">
+        <v>37982702</v>
+      </c>
+      <c r="G42" s="10" t="s">
+        <v>226</v>
+      </c>
+      <c r="H42" s="9" t="s">
+        <v>264</v>
+      </c>
+      <c r="I42" s="9" t="s">
+        <v>264</v>
+      </c>
+      <c r="J42" s="9" t="s">
+        <v>265</v>
+      </c>
+      <c r="K42" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A43" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C43" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="D43" s="5">
+        <v>54132975</v>
+      </c>
+      <c r="E43" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="F43" s="5">
+        <v>50593030</v>
+      </c>
+      <c r="G43" s="10" t="s">
+        <v>226</v>
+      </c>
+      <c r="H43" s="9" t="s">
+        <v>266</v>
+      </c>
+      <c r="I43" s="9" t="s">
+        <v>266</v>
+      </c>
+      <c r="J43" s="9" t="s">
+        <v>267</v>
+      </c>
+      <c r="K43" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A44" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C44" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="D44" s="5">
+        <v>54132975</v>
+      </c>
+      <c r="E44" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="F44" s="5">
+        <v>50593030</v>
+      </c>
+      <c r="G44" s="10" t="s">
+        <v>208</v>
+      </c>
+      <c r="H44" s="9" t="s">
+        <v>285</v>
+      </c>
+      <c r="I44" s="9" t="s">
+        <v>285</v>
+      </c>
+      <c r="J44" s="9" t="s">
+        <v>423</v>
+      </c>
+      <c r="K44" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11" ht="30" x14ac:dyDescent="0.25">
+      <c r="A45" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="D45" s="5">
+        <v>321192</v>
+      </c>
+      <c r="E45" s="9" t="s">
+        <v>84</v>
+      </c>
+      <c r="F45" s="5">
+        <v>37798383</v>
+      </c>
+      <c r="G45" s="10" t="s">
+        <v>189</v>
+      </c>
+      <c r="H45" s="9" t="s">
+        <v>266</v>
+      </c>
+      <c r="I45" s="9" t="s">
+        <v>266</v>
+      </c>
+      <c r="J45" s="9" t="s">
+        <v>268</v>
+      </c>
+      <c r="K45" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11" ht="45" x14ac:dyDescent="0.25">
+      <c r="A46" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="D46" s="5">
+        <v>313971</v>
+      </c>
+      <c r="E46" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="F46" s="5">
+        <v>37812513</v>
+      </c>
+      <c r="G46" s="10" t="s">
+        <v>269</v>
+      </c>
+      <c r="H46" s="9" t="s">
+        <v>270</v>
+      </c>
+      <c r="I46" s="9" t="s">
+        <v>270</v>
+      </c>
+      <c r="J46" s="9" t="s">
+        <v>271</v>
+      </c>
+      <c r="K46" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A47" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="D47" s="5">
+        <v>314331</v>
+      </c>
+      <c r="E47" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="F47" s="5">
+        <v>52806570</v>
+      </c>
+      <c r="G47" s="10" t="s">
+        <v>272</v>
+      </c>
+      <c r="H47" s="9" t="s">
+        <v>270</v>
+      </c>
+      <c r="I47" s="9" t="s">
+        <v>273</v>
+      </c>
+      <c r="J47" s="9" t="s">
+        <v>274</v>
+      </c>
+      <c r="K47" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A48" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="B48" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="D48" s="5">
+        <v>314901</v>
+      </c>
+      <c r="E48" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="F48" s="5">
+        <v>37813226</v>
+      </c>
+      <c r="G48" s="10" t="s">
+        <v>275</v>
+      </c>
+      <c r="H48" s="9" t="s">
+        <v>276</v>
+      </c>
+      <c r="I48" s="9" t="s">
+        <v>276</v>
+      </c>
+      <c r="J48" s="9" t="s">
+        <v>277</v>
+      </c>
+      <c r="K48" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11" ht="30" x14ac:dyDescent="0.25">
+      <c r="A49" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="D49" s="5">
+        <v>321796</v>
+      </c>
+      <c r="E49" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="F49" s="5">
+        <v>37813013</v>
+      </c>
+      <c r="G49" s="10" t="s">
+        <v>189</v>
+      </c>
+      <c r="H49" s="9" t="s">
+        <v>278</v>
+      </c>
+      <c r="I49" s="9" t="s">
+        <v>278</v>
+      </c>
+      <c r="J49" s="9" t="s">
+        <v>279</v>
+      </c>
+      <c r="K49" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A50" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="B50" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="D50" s="5">
+        <v>314595</v>
+      </c>
+      <c r="E50" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="F50" s="5">
+        <v>37812955</v>
+      </c>
+      <c r="G50" s="10" t="s">
+        <v>185</v>
+      </c>
+      <c r="H50" s="9" t="s">
+        <v>264</v>
+      </c>
+      <c r="I50" s="9" t="s">
+        <v>280</v>
+      </c>
+      <c r="J50" s="9" t="s">
+        <v>281</v>
+      </c>
+      <c r="K50" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11" ht="30" x14ac:dyDescent="0.25">
+      <c r="A51" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="B51" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="D51" s="5">
+        <v>315001</v>
+      </c>
+      <c r="E51" s="9" t="s">
+        <v>78</v>
+      </c>
+      <c r="F51" s="5">
+        <v>36140783</v>
+      </c>
+      <c r="G51" s="10" t="s">
+        <v>282</v>
+      </c>
+      <c r="H51" s="9" t="s">
+        <v>264</v>
+      </c>
+      <c r="I51" s="9" t="s">
+        <v>283</v>
+      </c>
+      <c r="J51" s="9" t="s">
+        <v>284</v>
+      </c>
+      <c r="K51" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A52" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="B52" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D52" s="5">
+        <v>315052</v>
+      </c>
+      <c r="E52" s="9" t="s">
+        <v>80</v>
+      </c>
+      <c r="F52" s="5">
+        <v>37813137</v>
+      </c>
+      <c r="G52" s="10" t="s">
+        <v>185</v>
+      </c>
+      <c r="H52" s="9" t="s">
+        <v>285</v>
+      </c>
+      <c r="I52" s="9" t="s">
+        <v>286</v>
+      </c>
+      <c r="J52" s="9" t="s">
+        <v>287</v>
+      </c>
+      <c r="K52" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11" ht="30" x14ac:dyDescent="0.25">
+      <c r="A53" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="B53" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C53" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="D53" s="5" t="s">
+        <v>288</v>
+      </c>
+      <c r="E53" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="F53" s="5">
+        <v>53556038</v>
+      </c>
+      <c r="G53" s="10" t="s">
+        <v>289</v>
+      </c>
+      <c r="H53" s="9" t="s">
+        <v>290</v>
+      </c>
+      <c r="I53" s="9" t="s">
+        <v>290</v>
+      </c>
+      <c r="J53" s="9" t="s">
+        <v>291</v>
+      </c>
+      <c r="K53" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11" ht="30" x14ac:dyDescent="0.25">
+      <c r="A54" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="B54" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C54" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="D54" s="5">
+        <v>54139937</v>
+      </c>
+      <c r="E54" s="9" t="s">
+        <v>89</v>
+      </c>
+      <c r="F54" s="5">
+        <v>27987</v>
+      </c>
+      <c r="G54" s="10" t="s">
+        <v>208</v>
+      </c>
+      <c r="H54" s="9" t="s">
+        <v>292</v>
+      </c>
+      <c r="I54" s="9" t="s">
+        <v>293</v>
+      </c>
+      <c r="J54" s="9" t="s">
+        <v>294</v>
+      </c>
+      <c r="K54" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11" ht="30" x14ac:dyDescent="0.25">
+      <c r="A55" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="B55" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C55" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="D55" s="5">
+        <v>54139937</v>
+      </c>
+      <c r="E55" s="9" t="s">
+        <v>89</v>
+      </c>
+      <c r="F55" s="5">
+        <v>51958767</v>
+      </c>
+      <c r="G55" s="10" t="s">
+        <v>226</v>
+      </c>
+      <c r="H55" s="9" t="s">
+        <v>295</v>
+      </c>
+      <c r="I55" s="9" t="s">
+        <v>296</v>
+      </c>
+      <c r="J55" s="9" t="s">
+        <v>297</v>
+      </c>
+      <c r="K55" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A56" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="B56" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="D56" s="5">
+        <v>319805</v>
+      </c>
+      <c r="E56" s="9" t="s">
+        <v>109</v>
+      </c>
+      <c r="F56" s="5">
+        <v>37831275</v>
+      </c>
+      <c r="G56" s="10" t="s">
+        <v>298</v>
+      </c>
+      <c r="H56" s="9" t="s">
+        <v>299</v>
+      </c>
+      <c r="I56" s="9" t="s">
+        <v>299</v>
+      </c>
+      <c r="J56" s="9" t="s">
+        <v>300</v>
+      </c>
+      <c r="K56" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A57" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="B57" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="D57" s="5">
+        <v>328693</v>
+      </c>
+      <c r="E57" s="9" t="s">
+        <v>113</v>
+      </c>
+      <c r="F57" s="5">
+        <v>37833855</v>
+      </c>
+      <c r="G57" s="10" t="s">
+        <v>301</v>
+      </c>
+      <c r="H57" s="9" t="s">
+        <v>302</v>
+      </c>
+      <c r="I57" s="9" t="s">
+        <v>302</v>
+      </c>
+      <c r="J57" s="9" t="s">
+        <v>303</v>
+      </c>
+      <c r="K57" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11" ht="30" x14ac:dyDescent="0.25">
+      <c r="A58" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="B58" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="D58" s="5">
+        <v>319031</v>
+      </c>
+      <c r="E58" s="9" t="s">
+        <v>97</v>
+      </c>
+      <c r="F58" s="5">
+        <v>37828312</v>
+      </c>
+      <c r="G58" s="10" t="s">
+        <v>304</v>
+      </c>
+      <c r="H58" s="9" t="s">
+        <v>305</v>
+      </c>
+      <c r="I58" s="9" t="s">
+        <v>305</v>
+      </c>
+      <c r="J58" s="9" t="s">
+        <v>306</v>
+      </c>
+      <c r="K58" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11" ht="30" x14ac:dyDescent="0.25">
+      <c r="A59" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="B59" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="D59" s="5">
+        <v>320439</v>
+      </c>
+      <c r="E59" s="9" t="s">
+        <v>107</v>
+      </c>
+      <c r="F59" s="5">
+        <v>37957767</v>
+      </c>
+      <c r="G59" s="10" t="s">
+        <v>206</v>
+      </c>
+      <c r="H59" s="9" t="s">
+        <v>307</v>
+      </c>
+      <c r="I59" s="9" t="s">
+        <v>307</v>
+      </c>
+      <c r="J59" s="9" t="s">
+        <v>308</v>
+      </c>
+      <c r="K59" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11" ht="30" x14ac:dyDescent="0.25">
+      <c r="A60" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="B60" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="D60" s="5">
+        <v>318604</v>
+      </c>
+      <c r="E60" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="F60" s="5">
+        <v>53793277</v>
+      </c>
+      <c r="G60" s="10" t="s">
+        <v>309</v>
+      </c>
+      <c r="H60" s="9" t="s">
+        <v>305</v>
+      </c>
+      <c r="I60" s="9" t="s">
+        <v>310</v>
+      </c>
+      <c r="J60" s="9" t="s">
+        <v>311</v>
+      </c>
+      <c r="K60" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A61" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="B61" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="D61" s="5">
+        <v>318965</v>
+      </c>
+      <c r="E61" s="9" t="s">
+        <v>101</v>
+      </c>
+      <c r="F61" s="5">
+        <v>45025274</v>
+      </c>
+      <c r="G61" s="10" t="s">
+        <v>185</v>
+      </c>
+      <c r="H61" s="9" t="s">
+        <v>305</v>
+      </c>
+      <c r="I61" s="9" t="s">
+        <v>312</v>
+      </c>
+      <c r="J61" s="9" t="s">
+        <v>313</v>
+      </c>
+      <c r="K61" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A62" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="B62" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C62" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="D62" s="5">
+        <v>45018154</v>
+      </c>
+      <c r="E62" s="9" t="s">
+        <v>118</v>
+      </c>
+      <c r="F62" s="5">
+        <v>51825902</v>
+      </c>
+      <c r="G62" s="10" t="s">
+        <v>314</v>
+      </c>
+      <c r="H62" s="9" t="s">
+        <v>299</v>
+      </c>
+      <c r="I62" s="9" t="s">
+        <v>299</v>
+      </c>
+      <c r="J62" s="9" t="s">
+        <v>315</v>
+      </c>
+      <c r="K62" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11" ht="30" x14ac:dyDescent="0.25">
+      <c r="A63" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="B63" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="D63" s="5">
+        <v>313696</v>
+      </c>
+      <c r="E63" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="F63" s="5">
+        <v>37828363</v>
+      </c>
+      <c r="G63" s="10" t="s">
+        <v>316</v>
+      </c>
+      <c r="H63" s="9" t="s">
+        <v>317</v>
+      </c>
+      <c r="I63" s="9" t="s">
+        <v>318</v>
+      </c>
+      <c r="J63" s="9" t="s">
+        <v>319</v>
+      </c>
+      <c r="K63" s="11">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A64" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="B64" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="D64" s="5">
+        <v>328341</v>
+      </c>
+      <c r="E64" s="9" t="s">
+        <v>111</v>
+      </c>
+      <c r="F64" s="5">
+        <v>37888714</v>
+      </c>
+      <c r="G64" s="10" t="s">
+        <v>185</v>
+      </c>
+      <c r="H64" s="9" t="s">
+        <v>302</v>
+      </c>
+      <c r="I64" s="9" t="s">
+        <v>320</v>
+      </c>
+      <c r="J64" s="9" t="s">
+        <v>321</v>
+      </c>
+      <c r="K64" s="11">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="65" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A65" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="B65" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="D65" s="5">
+        <v>313645</v>
+      </c>
+      <c r="E65" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="F65" s="5">
+        <v>54851181</v>
+      </c>
+      <c r="G65" s="10" t="s">
+        <v>208</v>
+      </c>
+      <c r="H65" s="9" t="s">
+        <v>317</v>
+      </c>
+      <c r="I65" s="9" t="s">
+        <v>322</v>
+      </c>
+      <c r="J65" s="9" t="s">
+        <v>323</v>
+      </c>
+      <c r="K65" s="11">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="66" spans="1:11" ht="30" x14ac:dyDescent="0.25">
+      <c r="A66" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="B66" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="D66" s="5">
+        <v>313319</v>
+      </c>
+      <c r="E66" s="9" t="s">
+        <v>91</v>
+      </c>
+      <c r="F66" s="5">
+        <v>45016089</v>
+      </c>
+      <c r="G66" s="10" t="s">
+        <v>324</v>
+      </c>
+      <c r="H66" s="9" t="s">
+        <v>317</v>
+      </c>
+      <c r="I66" s="9" t="s">
+        <v>317</v>
+      </c>
+      <c r="J66" s="9" t="s">
+        <v>325</v>
+      </c>
+      <c r="K66" s="11">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11" ht="30" x14ac:dyDescent="0.25">
+      <c r="A67" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="B67" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="C67" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="D67" s="5">
+        <v>179086</v>
+      </c>
+      <c r="E67" s="9" t="s">
+        <v>116</v>
+      </c>
+      <c r="F67" s="5">
+        <v>42125278</v>
+      </c>
+      <c r="G67" s="10" t="s">
+        <v>326</v>
+      </c>
+      <c r="H67" s="9" t="s">
+        <v>252</v>
+      </c>
+      <c r="I67" s="9" t="s">
+        <v>252</v>
+      </c>
+      <c r="J67" s="9" t="s">
+        <v>327</v>
+      </c>
+      <c r="K67" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="68" spans="1:11" ht="30" x14ac:dyDescent="0.25">
+      <c r="A68" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="B68" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="C68" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="D68" s="5">
+        <v>179086</v>
+      </c>
+      <c r="E68" s="9" t="s">
+        <v>116</v>
+      </c>
+      <c r="F68" s="5">
+        <v>30232481</v>
+      </c>
+      <c r="G68" s="10" t="s">
+        <v>328</v>
+      </c>
+      <c r="H68" s="9" t="s">
+        <v>292</v>
+      </c>
+      <c r="I68" s="9" t="s">
+        <v>293</v>
+      </c>
+      <c r="J68" s="9" t="s">
+        <v>329</v>
+      </c>
+      <c r="K68" s="11">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="69" spans="1:11" ht="30" x14ac:dyDescent="0.25">
+      <c r="A69" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="B69" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="D69" s="5">
+        <v>319031</v>
+      </c>
+      <c r="E69" s="9" t="s">
+        <v>97</v>
+      </c>
+      <c r="F69" s="5">
+        <v>45025266</v>
+      </c>
+      <c r="G69" s="10" t="s">
+        <v>206</v>
+      </c>
+      <c r="H69" s="9" t="s">
+        <v>305</v>
+      </c>
+      <c r="I69" s="9" t="s">
+        <v>305</v>
+      </c>
+      <c r="J69" s="9" t="s">
+        <v>330</v>
+      </c>
+      <c r="K69" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="70" spans="1:11" s="6" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A70" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="B70" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="D70" s="5">
+        <v>320781</v>
+      </c>
+      <c r="E70" s="9" t="s">
+        <v>105</v>
+      </c>
+      <c r="F70" s="5">
+        <v>37831461</v>
+      </c>
+      <c r="G70" s="10" t="s">
+        <v>189</v>
+      </c>
+      <c r="H70" s="9" t="s">
+        <v>295</v>
+      </c>
+      <c r="I70" s="9" t="s">
+        <v>296</v>
+      </c>
+      <c r="J70" s="9" t="s">
+        <v>331</v>
+      </c>
+      <c r="K70" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="71" spans="1:11" s="6" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A71" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="B71" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="D71" s="5">
+        <v>319031</v>
+      </c>
+      <c r="E71" s="9" t="s">
+        <v>97</v>
+      </c>
+      <c r="F71" s="5">
+        <v>37957970</v>
+      </c>
+      <c r="G71" s="10" t="s">
+        <v>213</v>
+      </c>
+      <c r="H71" s="9" t="s">
+        <v>305</v>
+      </c>
+      <c r="I71" s="9" t="s">
+        <v>305</v>
+      </c>
+      <c r="J71" s="9" t="s">
+        <v>332</v>
+      </c>
+      <c r="K71" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="72" spans="1:11" ht="30" x14ac:dyDescent="0.25">
+      <c r="A72" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="B72" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="D72" s="5">
+        <v>319805</v>
+      </c>
+      <c r="E72" s="9" t="s">
+        <v>109</v>
+      </c>
+      <c r="F72" s="5">
+        <v>37831259</v>
+      </c>
+      <c r="G72" s="10" t="s">
+        <v>189</v>
+      </c>
+      <c r="H72" s="9" t="s">
+        <v>299</v>
+      </c>
+      <c r="I72" s="9" t="s">
+        <v>299</v>
+      </c>
+      <c r="J72" s="9" t="s">
+        <v>333</v>
+      </c>
+      <c r="K72" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="73" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A73" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="B73" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="D73" s="5">
+        <v>319023</v>
+      </c>
+      <c r="E73" s="9" t="s">
+        <v>103</v>
+      </c>
+      <c r="F73" s="5">
+        <v>35991861</v>
+      </c>
+      <c r="G73" s="10" t="s">
+        <v>334</v>
+      </c>
+      <c r="H73" s="9" t="s">
+        <v>305</v>
+      </c>
+      <c r="I73" s="9" t="s">
+        <v>335</v>
+      </c>
+      <c r="J73" s="9" t="s">
+        <v>336</v>
+      </c>
+      <c r="K73" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="74" spans="1:11" ht="30" x14ac:dyDescent="0.25">
+      <c r="A74" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="B74" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C74" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="D74" s="5">
+        <v>54131472</v>
+      </c>
+      <c r="E74" s="9" t="s">
+        <v>121</v>
+      </c>
+      <c r="F74" s="5">
+        <v>42089816</v>
+      </c>
+      <c r="G74" s="10" t="s">
+        <v>208</v>
+      </c>
+      <c r="H74" s="9" t="s">
+        <v>337</v>
+      </c>
+      <c r="I74" s="9" t="s">
+        <v>337</v>
+      </c>
+      <c r="J74" s="9" t="s">
+        <v>338</v>
+      </c>
+      <c r="K74" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="75" spans="1:11" ht="30" x14ac:dyDescent="0.25">
+      <c r="A75" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="B75" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C75" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="D75" s="5">
+        <v>54131472</v>
+      </c>
+      <c r="E75" s="9" t="s">
+        <v>121</v>
+      </c>
+      <c r="F75" s="5">
+        <v>42079861</v>
+      </c>
+      <c r="G75" s="10" t="s">
+        <v>208</v>
+      </c>
+      <c r="H75" s="9" t="s">
+        <v>339</v>
+      </c>
+      <c r="I75" s="9" t="s">
+        <v>339</v>
+      </c>
+      <c r="J75" s="9" t="s">
+        <v>340</v>
+      </c>
+      <c r="K75" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="76" spans="1:11" ht="30" x14ac:dyDescent="0.25">
+      <c r="A76" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="B76" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C76" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="D76" s="5">
+        <v>54131472</v>
+      </c>
+      <c r="E76" s="9" t="s">
+        <v>121</v>
+      </c>
+      <c r="F76" s="5">
+        <v>42085381</v>
+      </c>
+      <c r="G76" s="10" t="s">
+        <v>208</v>
+      </c>
+      <c r="H76" s="9" t="s">
+        <v>339</v>
+      </c>
+      <c r="I76" s="9" t="s">
+        <v>339</v>
+      </c>
+      <c r="J76" s="9" t="s">
+        <v>429</v>
+      </c>
+      <c r="K76" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="77" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A77" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="B77" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C77" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="D77" s="5">
+        <v>54131472</v>
+      </c>
+      <c r="E77" s="9" t="s">
+        <v>121</v>
+      </c>
+      <c r="F77" s="5">
+        <v>42090202</v>
+      </c>
+      <c r="G77" s="10" t="s">
+        <v>208</v>
+      </c>
+      <c r="H77" s="9" t="s">
+        <v>341</v>
+      </c>
+      <c r="I77" s="9" t="s">
+        <v>341</v>
+      </c>
+      <c r="J77" s="9" t="s">
+        <v>342</v>
+      </c>
+      <c r="K77" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="78" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A78" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="B78" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C78" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="D78" s="5">
+        <v>54131472</v>
+      </c>
+      <c r="E78" s="9" t="s">
+        <v>121</v>
+      </c>
+      <c r="F78" s="5">
+        <v>42080487</v>
+      </c>
+      <c r="G78" s="10" t="s">
+        <v>226</v>
+      </c>
+      <c r="H78" s="9" t="s">
+        <v>343</v>
+      </c>
+      <c r="I78" s="9" t="s">
+        <v>343</v>
+      </c>
+      <c r="J78" s="9" t="s">
+        <v>344</v>
+      </c>
+      <c r="K78" s="11">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="79" spans="1:11" ht="30" x14ac:dyDescent="0.25">
+      <c r="A79" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="B79" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C79" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="D79" s="5">
+        <v>54131472</v>
+      </c>
+      <c r="E79" s="9" t="s">
+        <v>121</v>
+      </c>
+      <c r="F79" s="5">
+        <v>42090199</v>
+      </c>
+      <c r="G79" s="10" t="s">
+        <v>226</v>
+      </c>
+      <c r="H79" s="9" t="s">
+        <v>345</v>
+      </c>
+      <c r="I79" s="9" t="s">
+        <v>345</v>
+      </c>
+      <c r="J79" s="9" t="s">
+        <v>346</v>
+      </c>
+      <c r="K79" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="80" spans="1:11" ht="30" x14ac:dyDescent="0.25">
+      <c r="A80" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="B80" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C80" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="D80" s="5">
+        <v>54131472</v>
+      </c>
+      <c r="E80" s="9" t="s">
+        <v>121</v>
+      </c>
+      <c r="F80" s="5">
+        <v>42382530</v>
+      </c>
+      <c r="G80" s="10" t="s">
+        <v>226</v>
+      </c>
+      <c r="H80" s="9" t="s">
+        <v>347</v>
+      </c>
+      <c r="I80" s="9" t="s">
+        <v>347</v>
+      </c>
+      <c r="J80" s="9" t="s">
+        <v>348</v>
+      </c>
+      <c r="K80" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="81" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A81" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="B81" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C81" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="D81" s="5">
+        <v>54131472</v>
+      </c>
+      <c r="E81" s="9" t="s">
+        <v>121</v>
+      </c>
+      <c r="F81" s="5">
+        <v>17070422</v>
+      </c>
+      <c r="G81" s="10" t="s">
+        <v>230</v>
+      </c>
+      <c r="H81" s="9" t="s">
+        <v>349</v>
+      </c>
+      <c r="I81" s="9" t="s">
+        <v>350</v>
+      </c>
+      <c r="J81" s="9" t="s">
+        <v>351</v>
+      </c>
+      <c r="K81" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="82" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A82" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="B82" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="D82" s="5">
+        <v>321982</v>
+      </c>
+      <c r="E82" s="9" t="s">
+        <v>123</v>
+      </c>
+      <c r="F82" s="5">
+        <v>52800318</v>
+      </c>
+      <c r="G82" s="10" t="s">
+        <v>208</v>
+      </c>
+      <c r="H82" s="9" t="s">
+        <v>352</v>
+      </c>
+      <c r="I82" s="9" t="s">
+        <v>353</v>
+      </c>
+      <c r="J82" s="9" t="s">
+        <v>354</v>
+      </c>
+      <c r="K82" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="83" spans="1:11" ht="30" x14ac:dyDescent="0.25">
+      <c r="A83" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="B83" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="D83" s="5">
+        <v>332399</v>
+      </c>
+      <c r="E83" s="9" t="s">
+        <v>141</v>
+      </c>
+      <c r="F83" s="5">
+        <v>37873288</v>
+      </c>
+      <c r="G83" s="10" t="s">
+        <v>189</v>
+      </c>
+      <c r="H83" s="9" t="s">
+        <v>337</v>
+      </c>
+      <c r="I83" s="9" t="s">
+        <v>355</v>
+      </c>
+      <c r="J83" s="9" t="s">
+        <v>356</v>
+      </c>
+      <c r="K83" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="84" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A84" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="B84" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="D84" s="5">
+        <v>327646</v>
+      </c>
+      <c r="E84" s="9" t="s">
+        <v>129</v>
+      </c>
+      <c r="F84" s="5">
+        <v>37877194</v>
+      </c>
+      <c r="G84" s="10" t="s">
+        <v>189</v>
+      </c>
+      <c r="H84" s="9" t="s">
+        <v>339</v>
+      </c>
+      <c r="I84" s="9" t="s">
+        <v>339</v>
+      </c>
+      <c r="J84" s="9" t="s">
+        <v>357</v>
+      </c>
+      <c r="K84" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="85" spans="1:11" ht="45" x14ac:dyDescent="0.25">
+      <c r="A85" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="B85" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="D85" s="5">
+        <v>327646</v>
+      </c>
+      <c r="E85" s="9" t="s">
+        <v>129</v>
+      </c>
+      <c r="F85" s="5">
+        <v>54007267</v>
+      </c>
+      <c r="G85" s="10" t="s">
+        <v>185</v>
+      </c>
+      <c r="H85" s="9" t="s">
+        <v>339</v>
+      </c>
+      <c r="I85" s="9" t="s">
+        <v>339</v>
+      </c>
+      <c r="J85" s="9" t="s">
+        <v>358</v>
+      </c>
+      <c r="K85" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="86" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A86" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="B86" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="D86" s="5">
+        <v>327646</v>
+      </c>
+      <c r="E86" s="9" t="s">
+        <v>129</v>
+      </c>
+      <c r="F86" s="5">
+        <v>42085535</v>
+      </c>
+      <c r="G86" s="10" t="s">
+        <v>206</v>
+      </c>
+      <c r="H86" s="9" t="s">
+        <v>339</v>
+      </c>
+      <c r="I86" s="9" t="s">
+        <v>339</v>
+      </c>
+      <c r="J86" s="9" t="s">
+        <v>359</v>
+      </c>
+      <c r="K86" s="11">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="87" spans="1:11" ht="30" x14ac:dyDescent="0.25">
+      <c r="A87" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="B87" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="D87" s="5">
+        <v>327646</v>
+      </c>
+      <c r="E87" s="9" t="s">
+        <v>129</v>
+      </c>
+      <c r="F87" s="5">
+        <v>36159042</v>
+      </c>
+      <c r="G87" s="10" t="s">
+        <v>189</v>
+      </c>
+      <c r="H87" s="9" t="s">
+        <v>339</v>
+      </c>
+      <c r="I87" s="9" t="s">
+        <v>339</v>
+      </c>
+      <c r="J87" s="9" t="s">
+        <v>360</v>
+      </c>
+      <c r="K87" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="88" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A88" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="B88" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="D88" s="5">
+        <v>327735</v>
+      </c>
+      <c r="E88" s="9" t="s">
+        <v>131</v>
+      </c>
+      <c r="F88" s="5">
+        <v>36158089</v>
+      </c>
+      <c r="G88" s="10" t="s">
+        <v>189</v>
+      </c>
+      <c r="H88" s="9" t="s">
+        <v>349</v>
+      </c>
+      <c r="I88" s="9" t="s">
+        <v>349</v>
+      </c>
+      <c r="J88" s="9" t="s">
+        <v>361</v>
+      </c>
+      <c r="K88" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="89" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A89" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="B89" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="D89" s="5">
+        <v>330167</v>
+      </c>
+      <c r="E89" s="9" t="s">
+        <v>133</v>
+      </c>
+      <c r="F89" s="5">
+        <v>37876597</v>
+      </c>
+      <c r="G89" s="10" t="s">
+        <v>206</v>
+      </c>
+      <c r="H89" s="9" t="s">
+        <v>362</v>
+      </c>
+      <c r="I89" s="9" t="s">
+        <v>362</v>
+      </c>
+      <c r="J89" s="9" t="s">
+        <v>363</v>
+      </c>
+      <c r="K89" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="90" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A90" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="B90" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="D90" s="5">
+        <v>330167</v>
+      </c>
+      <c r="E90" s="9" t="s">
+        <v>133</v>
+      </c>
+      <c r="F90" s="5">
+        <v>37872931</v>
+      </c>
+      <c r="G90" s="10" t="s">
+        <v>189</v>
+      </c>
+      <c r="H90" s="9" t="s">
+        <v>362</v>
+      </c>
+      <c r="I90" s="9" t="s">
+        <v>362</v>
+      </c>
+      <c r="J90" s="9" t="s">
+        <v>364</v>
+      </c>
+      <c r="K90" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="91" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A91" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="B91" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="D91" s="5">
+        <v>326321</v>
+      </c>
+      <c r="E91" s="9" t="s">
+        <v>127</v>
+      </c>
+      <c r="F91" s="5">
+        <v>36158917</v>
+      </c>
+      <c r="G91" s="10" t="s">
+        <v>208</v>
+      </c>
+      <c r="H91" s="9" t="s">
+        <v>365</v>
+      </c>
+      <c r="I91" s="9" t="s">
+        <v>366</v>
+      </c>
+      <c r="J91" s="9" t="s">
+        <v>367</v>
+      </c>
+      <c r="K91" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="92" spans="1:11" ht="30" x14ac:dyDescent="0.25">
+      <c r="A92" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="B92" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="D92" s="5">
+        <v>332810</v>
+      </c>
+      <c r="E92" s="9" t="s">
+        <v>137</v>
+      </c>
+      <c r="F92" s="5">
+        <v>37873318</v>
+      </c>
+      <c r="G92" s="10" t="s">
+        <v>189</v>
+      </c>
+      <c r="H92" s="9" t="s">
+        <v>337</v>
+      </c>
+      <c r="I92" s="9" t="s">
+        <v>368</v>
+      </c>
+      <c r="J92" s="9" t="s">
+        <v>369</v>
+      </c>
+      <c r="K92" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="93" spans="1:11" ht="30" x14ac:dyDescent="0.25">
+      <c r="A93" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="B93" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="D93" s="5">
+        <v>332887</v>
+      </c>
+      <c r="E93" s="9" t="s">
+        <v>139</v>
+      </c>
+      <c r="F93" s="5">
+        <v>37873351</v>
+      </c>
+      <c r="G93" s="10" t="s">
+        <v>185</v>
+      </c>
+      <c r="H93" s="9" t="s">
+        <v>337</v>
+      </c>
+      <c r="I93" s="9" t="s">
+        <v>370</v>
+      </c>
+      <c r="J93" s="9" t="s">
+        <v>371</v>
+      </c>
+      <c r="K93" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="94" spans="1:11" ht="30" x14ac:dyDescent="0.25">
+      <c r="A94" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="B94" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="D94" s="5">
+        <v>331210</v>
+      </c>
+      <c r="E94" s="9" t="s">
+        <v>135</v>
+      </c>
+      <c r="F94" s="5">
+        <v>710063776</v>
+      </c>
+      <c r="G94" s="10" t="s">
+        <v>189</v>
+      </c>
+      <c r="H94" s="9" t="s">
+        <v>404</v>
+      </c>
+      <c r="I94" s="9" t="s">
+        <v>372</v>
+      </c>
+      <c r="J94" s="9" t="s">
+        <v>373</v>
+      </c>
+      <c r="K94" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="95" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A95" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="B95" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="D95" s="5">
+        <v>322741</v>
+      </c>
+      <c r="E95" s="9" t="s">
+        <v>125</v>
+      </c>
+      <c r="F95" s="5">
+        <v>37873989</v>
+      </c>
+      <c r="G95" s="10" t="s">
+        <v>208</v>
+      </c>
+      <c r="H95" s="9" t="s">
+        <v>374</v>
+      </c>
+      <c r="I95" s="9" t="s">
+        <v>375</v>
+      </c>
+      <c r="J95" s="9" t="s">
+        <v>376</v>
+      </c>
+      <c r="K95" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="96" spans="1:11" ht="30" x14ac:dyDescent="0.25">
+      <c r="A96" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="B96" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="C96" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="D96" s="5">
+        <v>179124</v>
+      </c>
+      <c r="E96" s="9" t="s">
+        <v>143</v>
+      </c>
+      <c r="F96" s="5">
+        <v>42090598</v>
+      </c>
+      <c r="G96" s="10" t="s">
+        <v>377</v>
+      </c>
+      <c r="H96" s="9" t="s">
+        <v>345</v>
+      </c>
+      <c r="I96" s="9" t="s">
+        <v>345</v>
+      </c>
+      <c r="J96" s="9" t="s">
+        <v>378</v>
+      </c>
+      <c r="K96" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="97" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A97" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="B97" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C97" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="D97" s="5">
+        <v>54131430</v>
+      </c>
+      <c r="E97" s="9" t="s">
+        <v>146</v>
+      </c>
+      <c r="F97" s="5">
+        <v>619671</v>
+      </c>
+      <c r="G97" s="10" t="s">
+        <v>208</v>
+      </c>
+      <c r="H97" s="9" t="s">
+        <v>379</v>
+      </c>
+      <c r="I97" s="9" t="s">
+        <v>380</v>
+      </c>
+      <c r="J97" s="9" t="s">
+        <v>381</v>
+      </c>
+      <c r="K97" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="98" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A98" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="B98" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C98" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="D98" s="5">
+        <v>54131430</v>
+      </c>
+      <c r="E98" s="9" t="s">
+        <v>146</v>
+      </c>
+      <c r="F98" s="5">
+        <v>31309704</v>
+      </c>
+      <c r="G98" s="10" t="s">
+        <v>208</v>
+      </c>
+      <c r="H98" s="9" t="s">
+        <v>382</v>
+      </c>
+      <c r="I98" s="9" t="s">
+        <v>383</v>
+      </c>
+      <c r="J98" s="9" t="s">
+        <v>384</v>
+      </c>
+      <c r="K98" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="99" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="B99" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C99" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="D99" s="5">
+        <v>54131430</v>
+      </c>
+      <c r="E99" s="9" t="s">
+        <v>146</v>
+      </c>
+      <c r="F99" s="5">
+        <v>51843790</v>
+      </c>
+      <c r="G99" s="10" t="s">
+        <v>208</v>
+      </c>
+      <c r="H99" s="9" t="s">
+        <v>385</v>
+      </c>
+      <c r="I99" s="9" t="s">
+        <v>386</v>
+      </c>
+      <c r="J99" s="9" t="s">
+        <v>387</v>
+      </c>
+      <c r="K99" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="100" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A100" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="B100" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C100" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="D100" s="5">
+        <v>54131430</v>
+      </c>
+      <c r="E100" s="9" t="s">
+        <v>146</v>
+      </c>
+      <c r="F100" s="5">
+        <v>35541431</v>
+      </c>
+      <c r="G100" s="10" t="s">
+        <v>230</v>
+      </c>
+      <c r="H100" s="9" t="s">
+        <v>388</v>
+      </c>
+      <c r="I100" s="9" t="s">
+        <v>389</v>
+      </c>
+      <c r="J100" s="9" t="s">
+        <v>390</v>
+      </c>
+      <c r="K100" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="101" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A101" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="B101" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="C101" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="D101" s="5">
+        <v>35541016</v>
+      </c>
+      <c r="E101" s="9" t="s">
+        <v>148</v>
+      </c>
+      <c r="F101" s="5">
+        <v>17151341</v>
+      </c>
+      <c r="G101" s="10" t="s">
+        <v>391</v>
+      </c>
+      <c r="H101" s="9" t="s">
+        <v>392</v>
+      </c>
+      <c r="I101" s="9" t="s">
+        <v>392</v>
+      </c>
+      <c r="J101" s="9" t="s">
+        <v>393</v>
+      </c>
+      <c r="K101" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="102" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A102" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="B102" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="D102" s="5">
+        <v>328197</v>
+      </c>
+      <c r="E102" s="9" t="s">
+        <v>156</v>
+      </c>
+      <c r="F102" s="5">
+        <v>35543752</v>
+      </c>
+      <c r="G102" s="10" t="s">
+        <v>394</v>
+      </c>
+      <c r="H102" s="9" t="s">
+        <v>382</v>
+      </c>
+      <c r="I102" s="9" t="s">
+        <v>383</v>
+      </c>
+      <c r="J102" s="9" t="s">
+        <v>395</v>
+      </c>
+      <c r="K102" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="103" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A103" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="B103" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="D103" s="5">
+        <v>691135</v>
+      </c>
+      <c r="E103" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="F103" s="5">
+        <v>35540605</v>
+      </c>
+      <c r="G103" s="10" t="s">
+        <v>189</v>
+      </c>
+      <c r="H103" s="9" t="s">
+        <v>385</v>
+      </c>
+      <c r="I103" s="9" t="s">
+        <v>386</v>
+      </c>
+      <c r="J103" s="9" t="s">
+        <v>396</v>
+      </c>
+      <c r="K103" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="104" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A104" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="B104" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="D104" s="5">
+        <v>325082</v>
+      </c>
+      <c r="E104" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="F104" s="5">
+        <v>35542225</v>
+      </c>
+      <c r="G104" s="10" t="s">
+        <v>397</v>
+      </c>
+      <c r="H104" s="9" t="s">
+        <v>392</v>
+      </c>
+      <c r="I104" s="9" t="s">
+        <v>398</v>
+      </c>
+      <c r="J104" s="9" t="s">
+        <v>399</v>
+      </c>
+      <c r="K104" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="105" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A105" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="B105" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="D105" s="5">
+        <v>324264</v>
+      </c>
+      <c r="E105" s="9" t="s">
+        <v>152</v>
+      </c>
+      <c r="F105" s="5">
+        <v>35544341</v>
+      </c>
+      <c r="G105" s="10" t="s">
+        <v>189</v>
+      </c>
+      <c r="H105" s="9" t="s">
+        <v>400</v>
+      </c>
+      <c r="I105" s="9" t="s">
+        <v>401</v>
+      </c>
+      <c r="J105" s="9" t="s">
+        <v>402</v>
+      </c>
+      <c r="K105" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="106" spans="1:11" ht="30" x14ac:dyDescent="0.25">
+      <c r="A106" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="B106" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="C106" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="D106" s="5">
+        <v>179094</v>
+      </c>
+      <c r="E106" s="9" t="s">
+        <v>160</v>
+      </c>
+      <c r="F106" s="5">
+        <v>31942601</v>
+      </c>
+      <c r="G106" s="10" t="s">
+        <v>403</v>
+      </c>
+      <c r="H106" s="9" t="s">
+        <v>404</v>
+      </c>
+      <c r="I106" s="9" t="s">
+        <v>404</v>
+      </c>
+      <c r="J106" s="9" t="s">
+        <v>405</v>
+      </c>
+      <c r="K106" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="107" spans="1:11" ht="30" x14ac:dyDescent="0.25">
+      <c r="A107" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="B107" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="C107" s="5" t="s">
+        <v>430</v>
+      </c>
+      <c r="D107" s="5">
+        <v>35514221</v>
+      </c>
+      <c r="E107" s="9" t="s">
+        <v>431</v>
+      </c>
+      <c r="F107" s="5">
+        <v>42326931</v>
+      </c>
+      <c r="G107" s="10" t="s">
+        <v>432</v>
+      </c>
+      <c r="H107" s="9">
+        <v>42326931</v>
+      </c>
+      <c r="I107" s="9" t="s">
+        <v>433</v>
+      </c>
+      <c r="J107" s="9" t="s">
+        <v>434</v>
+      </c>
+      <c r="K107" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="108" spans="1:11" ht="30" x14ac:dyDescent="0.25">
+      <c r="A108" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="B108" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C108" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="D108" s="5" t="s">
+        <v>406</v>
+      </c>
+      <c r="E108" s="9" t="s">
+        <v>164</v>
+      </c>
+      <c r="F108" s="5">
+        <v>710279027</v>
+      </c>
+      <c r="G108" s="10" t="s">
+        <v>407</v>
+      </c>
+      <c r="H108" s="9" t="s">
+        <v>385</v>
+      </c>
+      <c r="I108" s="9" t="s">
+        <v>408</v>
+      </c>
+      <c r="J108" s="9" t="s">
+        <v>409</v>
+      </c>
+      <c r="K108" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="109" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A109" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="B109" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C109" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="D109" s="5">
+        <v>90000356</v>
+      </c>
+      <c r="E109" s="9" t="s">
+        <v>166</v>
+      </c>
+      <c r="F109" s="5">
+        <v>53255500</v>
+      </c>
+      <c r="G109" s="10" t="s">
+        <v>314</v>
+      </c>
+      <c r="H109" s="9" t="s">
+        <v>392</v>
+      </c>
+      <c r="I109" s="9" t="s">
+        <v>410</v>
+      </c>
+      <c r="J109" s="9" t="s">
         <v>411</v>
       </c>
-    </row>
-[...258 lines deleted...]
-      <c r="E11" s="8" t="s">
+      <c r="K109" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="110" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A110" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="B110" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="F11" s="7">
-[...151 lines deleted...]
-      <c r="J15" s="8" t="s">
+      <c r="C110" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="D110" s="5">
+        <v>51430436</v>
+      </c>
+      <c r="E110" s="9" t="s">
+        <v>168</v>
+      </c>
+      <c r="F110" s="5">
+        <v>52319784</v>
+      </c>
+      <c r="G110" s="10" t="s">
         <v>412</v>
       </c>
-      <c r="K15" s="10">
-[...10 lines deleted...]
-      <c r="C16" s="7" t="s">
+      <c r="H110" s="9" t="s">
         <v>413</v>
       </c>
-      <c r="D16" s="7">
-[...2 lines deleted...]
-      <c r="E16" s="8" t="s">
+      <c r="I110" s="9" t="s">
         <v>414</v>
       </c>
-      <c r="F16" s="7">
-[...11 lines deleted...]
-      <c r="J16" s="8" t="s">
+      <c r="J110" s="9" t="s">
         <v>415</v>
       </c>
-      <c r="K16" s="10">
-[...311 lines deleted...]
-      <c r="J25" s="8" t="s">
+      <c r="K110" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="111" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A111" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="B111" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C111" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="D111" s="5">
+        <v>52101606</v>
+      </c>
+      <c r="E111" s="9" t="s">
+        <v>162</v>
+      </c>
+      <c r="F111" s="5">
+        <v>53577558</v>
+      </c>
+      <c r="G111" s="10" t="s">
+        <v>412</v>
+      </c>
+      <c r="H111" s="9" t="s">
+        <v>379</v>
+      </c>
+      <c r="I111" s="9" t="s">
+        <v>416</v>
+      </c>
+      <c r="J111" s="9" t="s">
+        <v>417</v>
+      </c>
+      <c r="K111" s="11">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="112" spans="1:11" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="B112" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="D112" s="5">
+        <v>324116</v>
+      </c>
+      <c r="E112" s="9" t="s">
+        <v>150</v>
+      </c>
+      <c r="F112" s="5">
+        <v>35544139</v>
+      </c>
+      <c r="G112" s="10" t="s">
+        <v>418</v>
+      </c>
+      <c r="H112" s="9" t="s">
+        <v>400</v>
+      </c>
+      <c r="I112" s="9" t="s">
+        <v>419</v>
+      </c>
+      <c r="J112" s="9" t="s">
+        <v>420</v>
+      </c>
+      <c r="K112" s="11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="113" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A113" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="B113" s="7"/>
+      <c r="C113" s="7"/>
+      <c r="D113" s="7"/>
+      <c r="E113" s="7"/>
+      <c r="F113" s="7"/>
+      <c r="G113" s="7"/>
+      <c r="H113" s="7"/>
+      <c r="I113" s="7"/>
+      <c r="J113" s="7"/>
+      <c r="K113" s="8">
+        <f>SUBTOTAL(9,K4:K112)</f>
         <v>102</v>
       </c>
-      <c r="K25" s="10">
-[...2885 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <autoFilter ref="A4:K107" xr:uid="{32EE4F62-FE5F-4D43-81BF-CA6B5CBBB0ED}"/>
-  <mergeCells count="2">
+  <autoFilter ref="A3:K112" xr:uid="{1C7ED6B2-D8BF-47BE-8F59-1F3761E60AA3}"/>
+  <mergeCells count="1">
     <mergeCell ref="A1:K1"/>
-    <mergeCell ref="A2:K2"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="65" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="74" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hárky</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Pomenované rozsahy</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>