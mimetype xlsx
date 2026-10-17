--- v0 (2026-07-21)
+++ v1 (2026-10-17)
@@ -2,72 +2,72 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://minedu4-my.sharepoint.com/personal/andrea_szabova_minedu_sk/Documents/Dokumenty/MinEdu/2026/08 Podporné opatrenia/ZP/WEB/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="18" documentId="8_{C5A0113C-B081-4CD3-BE43-8B2B7891AA37}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{6AE70A31-723B-43E5-869B-EC3A4A7C0C20}"/>
+  <xr:revisionPtr revIDLastSave="94" documentId="8_{C5A0113C-B081-4CD3-BE43-8B2B7891AA37}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{B539AF02-5BD1-4915-86C7-595501BC1E24}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{1D80F5A5-15EE-4DD5-A5C5-C532C85CA6CD}"/>
   </bookViews>
   <sheets>
     <sheet name="09_12_2026 zriaď" sheetId="1" r:id="rId1"/>
     <sheet name="09_12_2026 školy" sheetId="2" r:id="rId2"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId3"/>
     <externalReference r:id="rId4"/>
   </externalReferences>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'09_12_2026 školy'!$A$3:$L$106</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'09_12_2026 zriaď'!$A$3:$F$77</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'09_12_2026 školy'!$A$3:$L$112</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'09_12_2026 zriaď'!$A$3:$F$78</definedName>
     <definedName name="k2odb">[1]Koeficienty!$H$10</definedName>
     <definedName name="k2r">[1]Koeficienty!$H$18</definedName>
     <definedName name="kbs">[1]Koeficienty!$H$6</definedName>
     <definedName name="kbzz">[1]Koeficienty!$H$47</definedName>
     <definedName name="kcvj">[1]Koeficienty!$H$3</definedName>
     <definedName name="kcvjzs">[1]Koeficienty!$H$4</definedName>
     <definedName name="kint">[1]Koeficienty!$H$35</definedName>
     <definedName name="kint1">[1]Koeficienty!$H$31</definedName>
     <definedName name="kint2">[1]Koeficienty!$H$32</definedName>
     <definedName name="kint3">[1]Koeficienty!$H$33</definedName>
     <definedName name="kintms">[1]Koeficienty!$H$39</definedName>
     <definedName name="kjnm">[1]Koeficienty!$H$5</definedName>
     <definedName name="kkat1">[1]Koeficienty!$H$19</definedName>
     <definedName name="kkat1zs">[1]Koeficienty!$H$25</definedName>
     <definedName name="kkat2">[1]Koeficienty!$H$20</definedName>
     <definedName name="kkat2zs">[1]Koeficienty!$H$26</definedName>
     <definedName name="kkat3">[1]Koeficienty!$H$21</definedName>
     <definedName name="kkat3zs">[1]Koeficienty!$H$27</definedName>
     <definedName name="kkat4">[1]Koeficienty!$H$22</definedName>
     <definedName name="kkat4zs">[1]Koeficienty!$H$28</definedName>
     <definedName name="kkat5">[1]Koeficienty!$H$23</definedName>
     <definedName name="kkat5zs">[1]Koeficienty!$H$29</definedName>
     <definedName name="kkat6">[1]Koeficienty!$H$24</definedName>
     <definedName name="kkat6zs">[1]Koeficienty!$H$30</definedName>
     <definedName name="kmsind">[2]Koeficienty!$H$58</definedName>
@@ -116,59 +116,59 @@
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E78" i="1" l="1"/>
-[...2 lines deleted...]
-  <c r="F78" i="1"/>
+  <c r="F81" i="1" l="1"/>
+  <c r="E81" i="1"/>
+  <c r="K113" i="2" l="1"/>
+  <c r="L113" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1160" uniqueCount="427">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1219" uniqueCount="443">
   <si>
     <t>Kraj sídla zriaďovateľa</t>
   </si>
   <si>
     <t>Typ zriaďovateľa</t>
   </si>
   <si>
     <t>IČO zriaďovateľa</t>
   </si>
   <si>
     <t>Názov zriaďovateľa</t>
   </si>
   <si>
     <t>Suma príspevku na obdobie 09-12/2026
 v €</t>
   </si>
   <si>
     <t>a</t>
   </si>
   <si>
     <t>b</t>
   </si>
   <si>
     <t>d</t>
   </si>
@@ -1407,50 +1407,98 @@
     <t>Ždaňa</t>
   </si>
   <si>
     <t>Jarmočná 96</t>
   </si>
   <si>
     <t xml:space="preserve">Základná škola </t>
   </si>
   <si>
     <t>Družstevná pri Hornáde</t>
   </si>
   <si>
     <t>Hlavná 5</t>
   </si>
   <si>
     <t>Rozpis príspevku na podporné opatrenie zdravotnícke služby na obdobie september až december 2026</t>
   </si>
   <si>
     <t>Počet úväzkov na zdravotnícke služby  od  1.9.2026</t>
   </si>
   <si>
     <t>Počet úväzkov na zdravotnícke služby od  1.9.2026</t>
   </si>
   <si>
     <t>Hollého 1246/1</t>
+  </si>
+  <si>
+    <t>Matuškova 1631</t>
+  </si>
+  <si>
+    <t>Ľ. Štúra 5/5</t>
+  </si>
+  <si>
+    <t>O507709</t>
+  </si>
+  <si>
+    <t>Obec Veľké Kostoľany</t>
+  </si>
+  <si>
+    <t>Veľké Kostoľany</t>
+  </si>
+  <si>
+    <t>Piešťany</t>
+  </si>
+  <si>
+    <t>Masarykova 11175/20C</t>
+  </si>
+  <si>
+    <t>C19</t>
+  </si>
+  <si>
+    <t>Spišská katolícka charita</t>
+  </si>
+  <si>
+    <t>Spojená škola sv. Maximiliána Mária Kolbeho</t>
+  </si>
+  <si>
+    <t>Spišská Nová Ves</t>
+  </si>
+  <si>
+    <t>Gaštanová 11</t>
+  </si>
+  <si>
+    <t>O506532</t>
+  </si>
+  <si>
+    <t>Obec Svinná</t>
+  </si>
+  <si>
+    <t>Svinná</t>
+  </si>
+  <si>
+    <t>Svinná 131</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
@@ -2326,54 +2374,54 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2CFEAA2A-C59B-4C44-B3D1-912AED4ED719}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:F78"/>
+  <dimension ref="A1:F81"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H7" sqref="H7"/>
+      <selection sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="8.28515625" customWidth="1"/>
     <col min="4" max="4" width="51.42578125" customWidth="1"/>
     <col min="5" max="6" width="14.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="20" t="s">
         <v>423</v>
       </c>
       <c r="B1" s="20"/>
       <c r="C1" s="20"/>
       <c r="D1" s="20"/>
       <c r="E1" s="20"/>
       <c r="F1" s="20"/>
     </row>
     <row r="2" spans="1:6" ht="111.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>1</v>
@@ -2611,1344 +2659,1404 @@
         <v>7360</v>
       </c>
     </row>
     <row r="14" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>35</v>
       </c>
       <c r="E14" s="8">
         <v>1</v>
       </c>
       <c r="F14" s="18">
         <v>7360</v>
       </c>
     </row>
     <row r="15" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="7" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="B15" s="7" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>37</v>
+        <v>429</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>38</v>
+        <v>430</v>
       </c>
       <c r="E15" s="8">
-        <v>5</v>
+        <v>0.5</v>
       </c>
       <c r="F15" s="18">
-        <v>36800</v>
+        <v>3680</v>
       </c>
     </row>
     <row r="16" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E16" s="8">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F16" s="18">
-        <v>7360</v>
+        <v>36800</v>
       </c>
     </row>
     <row r="17" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="E17" s="8">
-        <v>0.5</v>
+        <v>1</v>
       </c>
       <c r="F17" s="18">
-        <v>3680</v>
+        <v>7360</v>
       </c>
     </row>
     <row r="18" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E18" s="8">
-        <v>1</v>
+        <v>0.5</v>
       </c>
       <c r="F18" s="18">
-        <v>7360</v>
+        <v>3680</v>
       </c>
     </row>
     <row r="19" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="E19" s="8">
-        <v>1</v>
+        <v>1.5</v>
       </c>
       <c r="F19" s="18">
-        <v>7360</v>
+        <v>11040</v>
       </c>
     </row>
     <row r="20" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="E20" s="8">
         <v>1</v>
       </c>
       <c r="F20" s="18">
         <v>7360</v>
       </c>
     </row>
     <row r="21" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="D21" s="7" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="E21" s="8">
         <v>1</v>
       </c>
       <c r="F21" s="18">
         <v>7360</v>
       </c>
     </row>
     <row r="22" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="E22" s="8">
         <v>1</v>
       </c>
       <c r="F22" s="18">
         <v>7360</v>
       </c>
     </row>
     <row r="23" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="7" t="s">
-        <v>55</v>
+        <v>36</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>56</v>
+        <v>439</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>57</v>
+        <v>440</v>
       </c>
       <c r="E23" s="8">
         <v>1</v>
       </c>
       <c r="F23" s="18">
         <v>7360</v>
       </c>
     </row>
     <row r="24" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="7" t="s">
-        <v>55</v>
+        <v>36</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>11</v>
+        <v>52</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="E24" s="8">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F24" s="18">
-        <v>14720</v>
+        <v>7360</v>
       </c>
     </row>
     <row r="25" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="7" t="s">
         <v>55</v>
       </c>
       <c r="B25" s="7" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="E25" s="8">
         <v>1</v>
       </c>
       <c r="F25" s="18">
         <v>7360</v>
       </c>
     </row>
     <row r="26" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="7" t="s">
         <v>55</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="E26" s="8">
         <v>2</v>
       </c>
       <c r="F26" s="18">
         <v>14720</v>
       </c>
     </row>
     <row r="27" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="7" t="s">
         <v>55</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="D27" s="7" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="E27" s="8">
         <v>1</v>
       </c>
       <c r="F27" s="18">
         <v>7360</v>
       </c>
     </row>
     <row r="28" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="7" t="s">
         <v>55</v>
       </c>
       <c r="B28" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="D28" s="7" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="E28" s="8">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F28" s="18">
-        <v>7360</v>
+        <v>14720</v>
       </c>
     </row>
     <row r="29" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="7" t="s">
-        <v>68</v>
+        <v>55</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="D29" s="7" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="E29" s="8">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F29" s="18">
-        <v>14720</v>
+        <v>7360</v>
       </c>
     </row>
     <row r="30" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="7" t="s">
-        <v>68</v>
+        <v>55</v>
       </c>
       <c r="B30" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="D30" s="7" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="E30" s="8">
         <v>1</v>
       </c>
       <c r="F30" s="18">
         <v>7360</v>
       </c>
     </row>
     <row r="31" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="D31" s="7" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="E31" s="8">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F31" s="18">
-        <v>7360</v>
+        <v>14720</v>
       </c>
     </row>
     <row r="32" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B32" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="D32" s="7" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="E32" s="8">
         <v>1</v>
       </c>
       <c r="F32" s="18">
         <v>7360</v>
       </c>
     </row>
     <row r="33" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B33" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C33" s="7" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="D33" s="7" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="E33" s="8">
         <v>1</v>
       </c>
       <c r="F33" s="18">
         <v>7360</v>
       </c>
     </row>
     <row r="34" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B34" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C34" s="7" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="D34" s="7" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="E34" s="8">
         <v>1</v>
       </c>
       <c r="F34" s="18">
         <v>7360</v>
       </c>
     </row>
     <row r="35" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="E35" s="8">
         <v>1</v>
       </c>
       <c r="F35" s="18">
         <v>7360</v>
       </c>
     </row>
     <row r="36" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="E36" s="8">
         <v>1</v>
       </c>
       <c r="F36" s="18">
         <v>7360</v>
       </c>
     </row>
     <row r="37" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="E37" s="8">
         <v>1</v>
       </c>
       <c r="F37" s="18">
         <v>7360</v>
       </c>
     </row>
     <row r="38" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="D38" s="7" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="E38" s="8">
         <v>1</v>
       </c>
       <c r="F38" s="18">
         <v>7360</v>
       </c>
     </row>
     <row r="39" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="7" t="s">
-        <v>89</v>
+        <v>68</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="D39" s="7" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="E39" s="8">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F39" s="18">
-        <v>14720</v>
+        <v>7360</v>
       </c>
     </row>
     <row r="40" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="7" t="s">
-        <v>89</v>
+        <v>68</v>
       </c>
       <c r="B40" s="7" t="s">
-        <v>11</v>
+        <v>52</v>
       </c>
       <c r="C40" s="7" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="D40" s="7" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="E40" s="8">
-        <v>0.5</v>
+        <v>1</v>
       </c>
       <c r="F40" s="18">
-        <v>3680</v>
+        <v>7360</v>
       </c>
     </row>
     <row r="41" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B41" s="7" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="C41" s="7" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="D41" s="7" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="E41" s="8">
-        <v>0.5</v>
+        <v>2</v>
       </c>
       <c r="F41" s="18">
-        <v>3680</v>
+        <v>14720</v>
       </c>
     </row>
     <row r="42" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B42" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C42" s="7" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="D42" s="7" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="E42" s="8">
         <v>0.5</v>
       </c>
       <c r="F42" s="18">
         <v>3680</v>
       </c>
     </row>
     <row r="43" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B43" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C43" s="7" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="D43" s="7" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="E43" s="8">
-        <v>3</v>
+        <v>0.5</v>
       </c>
       <c r="F43" s="18">
-        <v>22080</v>
+        <v>3680</v>
       </c>
     </row>
     <row r="44" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B44" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C44" s="7" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="D44" s="7" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="E44" s="8">
-        <v>1</v>
+        <v>0.5</v>
       </c>
       <c r="F44" s="18">
-        <v>7360</v>
+        <v>3680</v>
       </c>
     </row>
     <row r="45" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B45" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C45" s="7" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="D45" s="7" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="E45" s="8">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F45" s="18">
-        <v>7360</v>
+        <v>22080</v>
       </c>
     </row>
     <row r="46" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B46" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C46" s="7" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="D46" s="7" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="E46" s="8">
         <v>1</v>
       </c>
       <c r="F46" s="18">
         <v>7360</v>
       </c>
     </row>
     <row r="47" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B47" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C47" s="7" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="D47" s="7" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="E47" s="8">
         <v>1</v>
       </c>
       <c r="F47" s="18">
         <v>7360</v>
       </c>
     </row>
     <row r="48" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B48" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C48" s="7" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D48" s="7" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="E48" s="8">
         <v>1</v>
       </c>
       <c r="F48" s="18">
         <v>7360</v>
       </c>
     </row>
     <row r="49" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B49" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C49" s="7" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="D49" s="7" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="E49" s="8">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F49" s="18">
-        <v>14720</v>
+        <v>7360</v>
       </c>
     </row>
     <row r="50" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B50" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C50" s="7" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="D50" s="7" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="E50" s="8">
-        <v>0.5</v>
+        <v>1</v>
       </c>
       <c r="F50" s="18">
-        <v>3680</v>
+        <v>7360</v>
       </c>
     </row>
     <row r="51" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B51" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C51" s="7" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="D51" s="7" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="E51" s="8">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F51" s="18">
-        <v>7360</v>
+        <v>14720</v>
       </c>
     </row>
     <row r="52" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B52" s="7" t="s">
-        <v>116</v>
+        <v>11</v>
       </c>
       <c r="C52" s="7" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="D52" s="7" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="E52" s="8">
-        <v>1.5</v>
+        <v>0.5</v>
       </c>
       <c r="F52" s="18">
-        <v>11040</v>
+        <v>3680</v>
       </c>
     </row>
     <row r="53" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B53" s="7" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="C53" s="7" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="D53" s="7" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="E53" s="8">
         <v>1</v>
       </c>
       <c r="F53" s="18">
         <v>7360</v>
       </c>
     </row>
     <row r="54" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="7" t="s">
-        <v>121</v>
+        <v>89</v>
       </c>
       <c r="B54" s="7" t="s">
-        <v>27</v>
+        <v>116</v>
       </c>
       <c r="C54" s="7" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="D54" s="7" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="E54" s="8">
-        <v>8</v>
+        <v>1.5</v>
       </c>
       <c r="F54" s="18">
-        <v>58880</v>
+        <v>11040</v>
       </c>
     </row>
     <row r="55" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="7" t="s">
-        <v>121</v>
+        <v>89</v>
       </c>
       <c r="B55" s="7" t="s">
-        <v>11</v>
+        <v>52</v>
       </c>
       <c r="C55" s="7" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="D55" s="7" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="E55" s="8">
         <v>1</v>
       </c>
       <c r="F55" s="18">
         <v>7360</v>
       </c>
     </row>
     <row r="56" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="7" t="s">
         <v>121</v>
       </c>
       <c r="B56" s="7" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="C56" s="7" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="D56" s="7" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="E56" s="8">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="F56" s="18">
-        <v>7360</v>
+        <v>66240</v>
       </c>
     </row>
     <row r="57" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="7" t="s">
         <v>121</v>
       </c>
       <c r="B57" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C57" s="7" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="D57" s="7" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="E57" s="8">
         <v>1</v>
       </c>
       <c r="F57" s="18">
         <v>7360</v>
       </c>
     </row>
     <row r="58" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="7" t="s">
         <v>121</v>
       </c>
       <c r="B58" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C58" s="7" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="D58" s="7" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="E58" s="8">
-        <v>3.5</v>
+        <v>1</v>
       </c>
       <c r="F58" s="18">
-        <v>25760</v>
+        <v>7360</v>
       </c>
     </row>
     <row r="59" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="7" t="s">
         <v>121</v>
       </c>
       <c r="B59" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C59" s="7" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="D59" s="7" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="E59" s="8">
         <v>1</v>
       </c>
       <c r="F59" s="18">
         <v>7360</v>
       </c>
     </row>
     <row r="60" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="7" t="s">
         <v>121</v>
       </c>
       <c r="B60" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C60" s="7" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="D60" s="7" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="E60" s="8">
-        <v>2</v>
+        <v>3.5</v>
       </c>
       <c r="F60" s="18">
-        <v>14720</v>
+        <v>25760</v>
       </c>
     </row>
     <row r="61" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="7" t="s">
         <v>121</v>
       </c>
       <c r="B61" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C61" s="7" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="D61" s="7" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="E61" s="8">
         <v>1</v>
       </c>
       <c r="F61" s="18">
         <v>7360</v>
       </c>
     </row>
     <row r="62" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="7" t="s">
         <v>121</v>
       </c>
       <c r="B62" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C62" s="7" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="D62" s="7" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="E62" s="8">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F62" s="18">
-        <v>7360</v>
+        <v>14720</v>
       </c>
     </row>
     <row r="63" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="7" t="s">
         <v>121</v>
       </c>
       <c r="B63" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C63" s="7" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="D63" s="7" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="E63" s="8">
         <v>1</v>
       </c>
       <c r="F63" s="18">
         <v>7360</v>
       </c>
     </row>
     <row r="64" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="7" t="s">
         <v>121</v>
       </c>
       <c r="B64" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C64" s="7" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="D64" s="7" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="E64" s="8">
         <v>1</v>
       </c>
       <c r="F64" s="18">
         <v>7360</v>
       </c>
     </row>
     <row r="65" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="7" t="s">
         <v>121</v>
       </c>
       <c r="B65" s="7" t="s">
-        <v>116</v>
+        <v>11</v>
       </c>
       <c r="C65" s="7" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="D65" s="7" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="E65" s="8">
         <v>1</v>
       </c>
       <c r="F65" s="18">
         <v>7360</v>
       </c>
     </row>
-    <row r="66" spans="1:6" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="7" t="s">
-        <v>146</v>
+        <v>121</v>
       </c>
       <c r="B66" s="7" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="C66" s="7" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="D66" s="7" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="E66" s="8">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F66" s="18">
-        <v>29440</v>
+        <v>7360</v>
       </c>
     </row>
     <row r="67" spans="1:6" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="7" t="s">
-        <v>146</v>
+        <v>121</v>
       </c>
       <c r="B67" s="7" t="s">
-        <v>39</v>
+        <v>116</v>
       </c>
       <c r="C67" s="7" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="D67" s="7" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="E67" s="8">
         <v>1</v>
       </c>
       <c r="F67" s="18">
         <v>7360</v>
       </c>
     </row>
-    <row r="68" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:6" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="7" t="s">
         <v>146</v>
       </c>
       <c r="B68" s="7" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="C68" s="7" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="D68" s="7" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="E68" s="8">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F68" s="18">
-        <v>0</v>
+        <v>29440</v>
       </c>
     </row>
     <row r="69" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="7" t="s">
         <v>146</v>
       </c>
       <c r="B69" s="7" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="C69" s="7" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="D69" s="7" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="E69" s="8">
         <v>1</v>
       </c>
       <c r="F69" s="18">
         <v>7360</v>
       </c>
     </row>
     <row r="70" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="7" t="s">
         <v>146</v>
       </c>
       <c r="B70" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C70" s="7" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="D70" s="7" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="E70" s="8">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F70" s="18">
-        <v>7360</v>
+        <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="7" t="s">
         <v>146</v>
       </c>
       <c r="B71" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C71" s="7" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="D71" s="7" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="E71" s="8">
         <v>1</v>
       </c>
       <c r="F71" s="18">
         <v>7360</v>
       </c>
     </row>
     <row r="72" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="7" t="s">
         <v>146</v>
       </c>
       <c r="B72" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C72" s="7" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="D72" s="7" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="E72" s="8">
         <v>1</v>
       </c>
       <c r="F72" s="18">
         <v>7360</v>
       </c>
     </row>
     <row r="73" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="7" t="s">
         <v>146</v>
       </c>
       <c r="B73" s="7" t="s">
-        <v>116</v>
+        <v>11</v>
       </c>
       <c r="C73" s="7" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="D73" s="7" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="E73" s="8">
         <v>1</v>
       </c>
       <c r="F73" s="18">
         <v>7360</v>
       </c>
     </row>
     <row r="74" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="7" t="s">
         <v>146</v>
       </c>
       <c r="B74" s="7" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="C74" s="7" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="D74" s="7" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="E74" s="8">
         <v>1</v>
       </c>
       <c r="F74" s="18">
         <v>7360</v>
       </c>
     </row>
     <row r="75" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="7" t="s">
         <v>146</v>
       </c>
       <c r="B75" s="7" t="s">
-        <v>52</v>
+        <v>116</v>
       </c>
       <c r="C75" s="7" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="D75" s="7" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="E75" s="8">
         <v>1</v>
       </c>
       <c r="F75" s="18">
         <v>7360</v>
       </c>
     </row>
     <row r="76" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="7" t="s">
         <v>146</v>
       </c>
       <c r="B76" s="7" t="s">
-        <v>52</v>
+        <v>116</v>
       </c>
       <c r="C76" s="7" t="s">
-        <v>167</v>
+        <v>434</v>
       </c>
       <c r="D76" s="7" t="s">
-        <v>168</v>
+        <v>435</v>
       </c>
       <c r="E76" s="8">
         <v>1</v>
       </c>
       <c r="F76" s="18">
         <v>7360</v>
       </c>
     </row>
     <row r="77" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="7" t="s">
         <v>146</v>
       </c>
       <c r="B77" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C77" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="D77" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="E77" s="8">
+        <v>1</v>
+      </c>
+      <c r="F77" s="18">
+        <v>7360</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="B78" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C78" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="D78" s="7" t="s">
+        <v>166</v>
+      </c>
+      <c r="E78" s="8">
+        <v>1</v>
+      </c>
+      <c r="F78" s="18">
+        <v>7360</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="B79" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C79" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="D79" s="7" t="s">
+        <v>168</v>
+      </c>
+      <c r="E79" s="8">
+        <v>1</v>
+      </c>
+      <c r="F79" s="18">
+        <v>7360</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A80" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="B80" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C80" s="7" t="s">
         <v>169</v>
       </c>
-      <c r="D77" s="7" t="s">
+      <c r="D80" s="7" t="s">
         <v>170</v>
       </c>
-      <c r="E77" s="8">
-[...7 lines deleted...]
-      <c r="A78" s="10" t="s">
+      <c r="E80" s="8">
+        <v>1</v>
+      </c>
+      <c r="F80" s="18">
+        <v>7360</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A81" s="10" t="s">
         <v>171</v>
       </c>
-      <c r="B78" s="10"/>
-[...8 lines deleted...]
-        <v>721280</v>
+      <c r="B81" s="10"/>
+      <c r="C81" s="10"/>
+      <c r="D81" s="10"/>
+      <c r="E81" s="17">
+        <f>SUBTOTAL(9,E4:E80)</f>
+        <v>102</v>
+      </c>
+      <c r="F81" s="14">
+        <f>SUBTOTAL(9,F4:F80)</f>
+        <v>750720</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A3:F77" xr:uid="{32EE4F62-FE5F-4D43-81BF-CA6B5CBBB0ED}"/>
+  <autoFilter ref="A3:F78" xr:uid="{32EE4F62-FE5F-4D43-81BF-CA6B5CBBB0ED}"/>
   <mergeCells count="1">
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.35433070866141736" bottom="0.74803149606299213" header="0.11811023622047245" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="94" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4B28C1A7-41C2-41C2-AA66-64A0B5DEBCF7}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:L107"/>
+  <dimension ref="A1:L113"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:L1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6.140625" customWidth="1"/>
     <col min="2" max="2" width="5" customWidth="1"/>
     <col min="4" max="4" width="9" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.42578125" customWidth="1"/>
     <col min="6" max="6" width="10.28515625" customWidth="1"/>
     <col min="7" max="7" width="37.140625" customWidth="1"/>
     <col min="8" max="8" width="16.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="15" customWidth="1"/>
     <col min="10" max="10" width="15.140625" customWidth="1"/>
     <col min="11" max="12" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="19" t="s">
         <v>423</v>
       </c>
       <c r="B1" s="19"/>
       <c r="C1" s="19"/>
@@ -4550,3454 +4658,3682 @@
       </c>
       <c r="F17" s="7">
         <v>36094102</v>
       </c>
       <c r="G17" s="13" t="s">
         <v>191</v>
       </c>
       <c r="H17" s="12" t="s">
         <v>211</v>
       </c>
       <c r="I17" s="12" t="s">
         <v>221</v>
       </c>
       <c r="J17" s="12" t="s">
         <v>222</v>
       </c>
       <c r="K17" s="15">
         <v>1</v>
       </c>
       <c r="L17" s="16">
         <v>7360</v>
       </c>
     </row>
     <row r="18" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A18" s="7" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>37</v>
+        <v>429</v>
       </c>
       <c r="D18" s="7">
-        <v>54130450</v>
+        <v>313149</v>
       </c>
       <c r="E18" s="12" t="s">
-        <v>38</v>
+        <v>430</v>
       </c>
       <c r="F18" s="7">
-        <v>493562</v>
+        <v>36080322</v>
       </c>
       <c r="G18" s="13" t="s">
-        <v>210</v>
+        <v>191</v>
       </c>
       <c r="H18" s="12" t="s">
-        <v>223</v>
+        <v>432</v>
       </c>
       <c r="I18" s="12" t="s">
-        <v>224</v>
+        <v>431</v>
       </c>
       <c r="J18" s="12" t="s">
-        <v>225</v>
+        <v>296</v>
       </c>
       <c r="K18" s="15">
-        <v>1</v>
+        <v>0.5</v>
       </c>
       <c r="L18" s="16">
-        <v>7360</v>
+        <v>3680</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A19" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D19" s="7">
         <v>54130450</v>
       </c>
       <c r="E19" s="12" t="s">
         <v>38</v>
       </c>
       <c r="F19" s="7">
-        <v>31116175</v>
+        <v>493562</v>
       </c>
       <c r="G19" s="13" t="s">
         <v>210</v>
       </c>
       <c r="H19" s="12" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="I19" s="12" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="J19" s="12" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="K19" s="15">
         <v>1</v>
       </c>
       <c r="L19" s="16">
         <v>7360</v>
       </c>
     </row>
     <row r="20" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A20" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D20" s="7">
         <v>54130450</v>
       </c>
       <c r="E20" s="12" t="s">
         <v>38</v>
       </c>
       <c r="F20" s="7">
-        <v>182451</v>
+        <v>31116175</v>
       </c>
       <c r="G20" s="13" t="s">
-        <v>228</v>
+        <v>210</v>
       </c>
       <c r="H20" s="12" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="I20" s="12" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="J20" s="12" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="K20" s="15">
         <v>1</v>
       </c>
       <c r="L20" s="16">
         <v>7360</v>
       </c>
     </row>
-    <row r="21" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A21" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D21" s="7">
         <v>54130450</v>
       </c>
       <c r="E21" s="12" t="s">
         <v>38</v>
       </c>
       <c r="F21" s="7">
-        <v>31116183</v>
+        <v>182451</v>
       </c>
       <c r="G21" s="13" t="s">
         <v>228</v>
       </c>
       <c r="H21" s="12" t="s">
-        <v>230</v>
+        <v>223</v>
       </c>
       <c r="I21" s="12" t="s">
-        <v>230</v>
+        <v>223</v>
       </c>
       <c r="J21" s="12" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="K21" s="15">
         <v>1</v>
       </c>
       <c r="L21" s="16">
         <v>7360</v>
       </c>
     </row>
-    <row r="22" spans="1:12" ht="30" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A22" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>27</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D22" s="7">
         <v>54130450</v>
       </c>
       <c r="E22" s="12" t="s">
         <v>38</v>
       </c>
       <c r="F22" s="7">
-        <v>56701438</v>
+        <v>31116183</v>
       </c>
       <c r="G22" s="13" t="s">
-        <v>210</v>
+        <v>228</v>
       </c>
       <c r="H22" s="12" t="s">
         <v>230</v>
       </c>
       <c r="I22" s="12" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="J22" s="12" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="K22" s="15">
         <v>1</v>
       </c>
       <c r="L22" s="16">
         <v>7360</v>
       </c>
     </row>
-    <row r="23" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A23" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D23" s="7">
-        <v>36126624</v>
+        <v>54130450</v>
       </c>
       <c r="E23" s="12" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="F23" s="7">
-        <v>351806</v>
+        <v>56701438</v>
       </c>
       <c r="G23" s="13" t="s">
-        <v>235</v>
+        <v>210</v>
       </c>
       <c r="H23" s="12" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="I23" s="12" t="s">
-        <v>223</v>
+        <v>233</v>
       </c>
       <c r="J23" s="12" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="K23" s="15">
         <v>1</v>
       </c>
       <c r="L23" s="16">
         <v>7360</v>
       </c>
     </row>
-    <row r="24" spans="1:12" ht="30" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A24" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="D24" s="7">
-        <v>310182</v>
+        <v>36126624</v>
       </c>
       <c r="E24" s="12" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="F24" s="7">
-        <v>710035705</v>
+        <v>351806</v>
       </c>
       <c r="G24" s="13" t="s">
-        <v>208</v>
+        <v>235</v>
       </c>
       <c r="H24" s="12" t="s">
-        <v>237</v>
+        <v>223</v>
       </c>
       <c r="I24" s="12" t="s">
-        <v>237</v>
+        <v>223</v>
       </c>
       <c r="J24" s="12" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="K24" s="15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L24" s="16">
-        <v>0</v>
+        <v>7360</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A25" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D25" s="7">
         <v>310182</v>
       </c>
       <c r="E25" s="12" t="s">
         <v>51</v>
       </c>
       <c r="F25" s="7">
         <v>710035705</v>
       </c>
       <c r="G25" s="13" t="s">
         <v>208</v>
       </c>
       <c r="H25" s="12" t="s">
         <v>237</v>
       </c>
       <c r="I25" s="12" t="s">
         <v>237</v>
       </c>
       <c r="J25" s="12" t="s">
-        <v>426</v>
+        <v>238</v>
       </c>
       <c r="K25" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L25" s="16">
-        <v>7360</v>
+        <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A26" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="D26" s="7">
-        <v>317209</v>
+        <v>310182</v>
       </c>
       <c r="E26" s="12" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="F26" s="7">
-        <v>35678119</v>
+        <v>710035705</v>
       </c>
       <c r="G26" s="13" t="s">
-        <v>187</v>
+        <v>208</v>
       </c>
       <c r="H26" s="12" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="I26" s="12" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
       <c r="J26" s="12" t="s">
-        <v>241</v>
+        <v>426</v>
       </c>
       <c r="K26" s="15">
         <v>1</v>
       </c>
       <c r="L26" s="16">
         <v>7360</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A27" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B27" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="D27" s="7">
-        <v>317748</v>
+        <v>317209</v>
       </c>
       <c r="E27" s="12" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="F27" s="7">
-        <v>36125784</v>
+        <v>35678119</v>
       </c>
       <c r="G27" s="13" t="s">
         <v>187</v>
       </c>
       <c r="H27" s="12" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="I27" s="12" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="J27" s="12" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="K27" s="15">
         <v>1</v>
       </c>
       <c r="L27" s="16">
         <v>7360</v>
       </c>
     </row>
-    <row r="28" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A28" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B28" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="D28" s="7">
-        <v>317063</v>
+        <v>317748</v>
       </c>
       <c r="E28" s="12" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="F28" s="7">
-        <v>36125717</v>
+        <v>36125784</v>
       </c>
       <c r="G28" s="13" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="H28" s="12" t="s">
         <v>242</v>
       </c>
       <c r="I28" s="12" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="J28" s="12" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="K28" s="15">
         <v>1</v>
       </c>
       <c r="L28" s="16">
         <v>7360</v>
       </c>
     </row>
     <row r="29" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A29" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D29" s="7">
-        <v>310140</v>
+        <v>317063</v>
       </c>
       <c r="E29" s="12" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F29" s="7">
-        <v>36127922</v>
+        <v>36125717</v>
       </c>
       <c r="G29" s="13" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="H29" s="12" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="I29" s="12" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="J29" s="12" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="K29" s="15">
-        <v>0.5</v>
+        <v>1</v>
       </c>
       <c r="L29" s="16">
-        <v>3680</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:12" ht="30" x14ac:dyDescent="0.25">
+        <v>7360</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A30" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B30" s="7" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="D30" s="7">
-        <v>56742703</v>
+        <v>317063</v>
       </c>
       <c r="E30" s="12" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="F30" s="7">
-        <v>57197211</v>
+        <v>36125717</v>
       </c>
       <c r="G30" s="13" t="s">
-        <v>249</v>
+        <v>208</v>
       </c>
       <c r="H30" s="12" t="s">
-        <v>230</v>
+        <v>242</v>
       </c>
       <c r="I30" s="12" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
       <c r="J30" s="12" t="s">
-        <v>251</v>
+        <v>428</v>
       </c>
       <c r="K30" s="15">
-        <v>1</v>
+        <v>0.5</v>
       </c>
       <c r="L30" s="16">
-        <v>7360</v>
+        <v>3680</v>
       </c>
     </row>
     <row r="31" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A31" s="7" t="s">
-        <v>55</v>
+        <v>36</v>
       </c>
       <c r="B31" s="7" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>56</v>
+        <v>42</v>
       </c>
       <c r="D31" s="7">
-        <v>54130590</v>
+        <v>310140</v>
       </c>
       <c r="E31" s="12" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="F31" s="7">
-        <v>34041915</v>
+        <v>36127922</v>
       </c>
       <c r="G31" s="13" t="s">
-        <v>210</v>
+        <v>187</v>
       </c>
       <c r="H31" s="12" t="s">
-        <v>252</v>
+        <v>246</v>
       </c>
       <c r="I31" s="12" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="J31" s="12" t="s">
-        <v>253</v>
+        <v>248</v>
       </c>
       <c r="K31" s="15">
-        <v>1</v>
+        <v>0.5</v>
       </c>
       <c r="L31" s="16">
-        <v>7360</v>
+        <v>3680</v>
       </c>
     </row>
     <row r="32" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A32" s="7" t="s">
-        <v>55</v>
+        <v>36</v>
       </c>
       <c r="B32" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>60</v>
+        <v>439</v>
       </c>
       <c r="D32" s="7">
-        <v>307203</v>
+        <v>312011</v>
       </c>
       <c r="E32" s="12" t="s">
-        <v>61</v>
+        <v>440</v>
       </c>
       <c r="F32" s="7">
-        <v>37864424</v>
+        <v>36126560</v>
       </c>
       <c r="G32" s="13" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="H32" s="12" t="s">
-        <v>254</v>
+        <v>223</v>
       </c>
       <c r="I32" s="12" t="s">
-        <v>254</v>
+        <v>441</v>
       </c>
       <c r="J32" s="12" t="s">
-        <v>255</v>
+        <v>442</v>
       </c>
       <c r="K32" s="15">
         <v>1</v>
       </c>
       <c r="L32" s="16">
         <v>7360</v>
       </c>
     </row>
-    <row r="33" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A33" s="7" t="s">
-        <v>55</v>
+        <v>36</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>11</v>
+        <v>52</v>
       </c>
       <c r="C33" s="7" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="D33" s="7">
-        <v>308307</v>
+        <v>56742703</v>
       </c>
       <c r="E33" s="12" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="F33" s="7">
-        <v>37861301</v>
+        <v>57197211</v>
       </c>
       <c r="G33" s="13" t="s">
-        <v>191</v>
+        <v>249</v>
       </c>
       <c r="H33" s="12" t="s">
-        <v>256</v>
+        <v>230</v>
       </c>
       <c r="I33" s="12" t="s">
-        <v>256</v>
+        <v>250</v>
       </c>
       <c r="J33" s="12" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
       <c r="K33" s="15">
         <v>1</v>
       </c>
       <c r="L33" s="16">
         <v>7360</v>
       </c>
     </row>
     <row r="34" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A34" s="7" t="s">
         <v>55</v>
       </c>
       <c r="B34" s="7" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="C34" s="7" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="D34" s="7">
-        <v>308307</v>
+        <v>54130590</v>
       </c>
       <c r="E34" s="12" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="F34" s="7">
-        <v>37861310</v>
+        <v>34041915</v>
       </c>
       <c r="G34" s="13" t="s">
-        <v>191</v>
+        <v>210</v>
       </c>
       <c r="H34" s="12" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="I34" s="12" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="J34" s="12" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="K34" s="15">
         <v>1</v>
       </c>
       <c r="L34" s="16">
         <v>7360</v>
       </c>
     </row>
     <row r="35" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A35" s="7" t="s">
         <v>55</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="D35" s="7">
-        <v>309150</v>
+        <v>307203</v>
       </c>
       <c r="E35" s="12" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="F35" s="7">
-        <v>36110728</v>
+        <v>37864424</v>
       </c>
       <c r="G35" s="13" t="s">
         <v>191</v>
       </c>
       <c r="H35" s="12" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="I35" s="12" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="J35" s="12" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="K35" s="15">
         <v>1</v>
       </c>
       <c r="L35" s="16">
         <v>7360</v>
       </c>
     </row>
     <row r="36" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A36" s="7" t="s">
         <v>55</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="D36" s="7">
-        <v>309150</v>
+        <v>308307</v>
       </c>
       <c r="E36" s="12" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="F36" s="7">
-        <v>37860992</v>
+        <v>37861301</v>
       </c>
       <c r="G36" s="13" t="s">
         <v>191</v>
       </c>
       <c r="H36" s="12" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="I36" s="12" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="J36" s="12" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="K36" s="15">
         <v>1</v>
       </c>
       <c r="L36" s="16">
         <v>7360</v>
       </c>
     </row>
     <row r="37" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A37" s="7" t="s">
         <v>55</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="D37" s="7">
-        <v>309311</v>
+        <v>308307</v>
       </c>
       <c r="E37" s="12" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="F37" s="7">
-        <v>37863983</v>
+        <v>37861310</v>
       </c>
       <c r="G37" s="13" t="s">
         <v>191</v>
       </c>
       <c r="H37" s="12" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="I37" s="12" t="s">
-        <v>262</v>
+        <v>256</v>
       </c>
       <c r="J37" s="12" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="K37" s="15">
         <v>1</v>
       </c>
       <c r="L37" s="16">
         <v>7360</v>
       </c>
     </row>
-    <row r="38" spans="1:12" ht="30" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A38" s="7" t="s">
         <v>55</v>
       </c>
       <c r="B38" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="D38" s="7">
-        <v>311162</v>
+        <v>309150</v>
       </c>
       <c r="E38" s="12" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="F38" s="7">
-        <v>37860721</v>
+        <v>36110728</v>
       </c>
       <c r="G38" s="13" t="s">
         <v>191</v>
       </c>
       <c r="H38" s="12" t="s">
-        <v>264</v>
+        <v>259</v>
       </c>
       <c r="I38" s="12" t="s">
-        <v>264</v>
+        <v>259</v>
       </c>
       <c r="J38" s="12" t="s">
-        <v>265</v>
+        <v>260</v>
       </c>
       <c r="K38" s="15">
         <v>1</v>
       </c>
       <c r="L38" s="16">
         <v>7360</v>
       </c>
     </row>
     <row r="39" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A39" s="7" t="s">
-        <v>68</v>
+        <v>55</v>
       </c>
       <c r="B39" s="7" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="D39" s="7">
-        <v>54132975</v>
+        <v>309150</v>
       </c>
       <c r="E39" s="12" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="F39" s="7">
-        <v>37982702</v>
+        <v>37860992</v>
       </c>
       <c r="G39" s="13" t="s">
-        <v>228</v>
+        <v>191</v>
       </c>
       <c r="H39" s="12" t="s">
-        <v>266</v>
+        <v>259</v>
       </c>
       <c r="I39" s="12" t="s">
-        <v>266</v>
+        <v>259</v>
       </c>
       <c r="J39" s="12" t="s">
-        <v>267</v>
+        <v>261</v>
       </c>
       <c r="K39" s="15">
         <v>1</v>
       </c>
       <c r="L39" s="16">
         <v>7360</v>
       </c>
     </row>
     <row r="40" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A40" s="7" t="s">
-        <v>68</v>
+        <v>55</v>
       </c>
       <c r="B40" s="7" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="C40" s="7" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="D40" s="7">
-        <v>54132975</v>
+        <v>309311</v>
       </c>
       <c r="E40" s="12" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="F40" s="7">
-        <v>50593030</v>
+        <v>37863983</v>
       </c>
       <c r="G40" s="13" t="s">
-        <v>228</v>
+        <v>191</v>
       </c>
       <c r="H40" s="12" t="s">
-        <v>268</v>
+        <v>259</v>
       </c>
       <c r="I40" s="12" t="s">
-        <v>268</v>
+        <v>262</v>
       </c>
       <c r="J40" s="12" t="s">
-        <v>269</v>
+        <v>263</v>
       </c>
       <c r="K40" s="15">
         <v>1</v>
       </c>
       <c r="L40" s="16">
         <v>7360</v>
       </c>
     </row>
     <row r="41" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A41" s="7" t="s">
-        <v>68</v>
+        <v>55</v>
       </c>
       <c r="B41" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C41" s="7" t="s">
-        <v>85</v>
+        <v>66</v>
       </c>
       <c r="D41" s="7">
-        <v>321192</v>
+        <v>311162</v>
       </c>
       <c r="E41" s="12" t="s">
-        <v>86</v>
+        <v>67</v>
       </c>
       <c r="F41" s="7">
-        <v>37798383</v>
+        <v>37860721</v>
       </c>
       <c r="G41" s="13" t="s">
         <v>191</v>
       </c>
       <c r="H41" s="12" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="I41" s="12" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="J41" s="12" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="K41" s="15">
         <v>1</v>
       </c>
       <c r="L41" s="16">
         <v>7360</v>
       </c>
     </row>
-    <row r="42" spans="1:12" ht="45" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A42" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B42" s="7" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="C42" s="7" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="D42" s="7">
-        <v>313971</v>
+        <v>54132975</v>
       </c>
       <c r="E42" s="12" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="F42" s="7">
-        <v>37812513</v>
+        <v>37982702</v>
       </c>
       <c r="G42" s="13" t="s">
-        <v>271</v>
+        <v>228</v>
       </c>
       <c r="H42" s="12" t="s">
-        <v>272</v>
+        <v>266</v>
       </c>
       <c r="I42" s="12" t="s">
-        <v>272</v>
+        <v>266</v>
       </c>
       <c r="J42" s="12" t="s">
-        <v>273</v>
+        <v>267</v>
       </c>
       <c r="K42" s="15">
         <v>1</v>
       </c>
       <c r="L42" s="16">
         <v>7360</v>
       </c>
     </row>
     <row r="43" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A43" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B43" s="7" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="C43" s="7" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="D43" s="7">
-        <v>314331</v>
+        <v>54132975</v>
       </c>
       <c r="E43" s="12" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="F43" s="7">
-        <v>52806570</v>
+        <v>50593030</v>
       </c>
       <c r="G43" s="13" t="s">
-        <v>274</v>
+        <v>228</v>
       </c>
       <c r="H43" s="12" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="I43" s="12" t="s">
-        <v>275</v>
+        <v>268</v>
       </c>
       <c r="J43" s="12" t="s">
-        <v>276</v>
+        <v>269</v>
       </c>
       <c r="K43" s="15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L43" s="16">
-        <v>7360</v>
+        <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A44" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B44" s="7" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="C44" s="7" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="D44" s="7">
-        <v>314901</v>
+        <v>54132975</v>
       </c>
       <c r="E44" s="12" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="F44" s="7">
-        <v>37813226</v>
+        <v>50593030</v>
       </c>
       <c r="G44" s="13" t="s">
-        <v>277</v>
+        <v>210</v>
       </c>
       <c r="H44" s="12" t="s">
-        <v>278</v>
+        <v>287</v>
       </c>
       <c r="I44" s="12" t="s">
-        <v>278</v>
+        <v>287</v>
       </c>
       <c r="J44" s="12" t="s">
-        <v>279</v>
+        <v>427</v>
       </c>
       <c r="K44" s="15">
         <v>1</v>
       </c>
       <c r="L44" s="16">
         <v>7360</v>
       </c>
     </row>
     <row r="45" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A45" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B45" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C45" s="7" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="D45" s="7">
-        <v>321796</v>
+        <v>321192</v>
       </c>
       <c r="E45" s="12" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="F45" s="7">
-        <v>37813013</v>
+        <v>37798383</v>
       </c>
       <c r="G45" s="13" t="s">
         <v>191</v>
       </c>
       <c r="H45" s="12" t="s">
-        <v>280</v>
+        <v>268</v>
       </c>
       <c r="I45" s="12" t="s">
-        <v>280</v>
+        <v>268</v>
       </c>
       <c r="J45" s="12" t="s">
-        <v>281</v>
+        <v>270</v>
       </c>
       <c r="K45" s="15">
         <v>1</v>
       </c>
       <c r="L45" s="16">
         <v>7360</v>
       </c>
     </row>
-    <row r="46" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:12" ht="45" x14ac:dyDescent="0.25">
       <c r="A46" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B46" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C46" s="7" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="D46" s="7">
-        <v>314595</v>
+        <v>313971</v>
       </c>
       <c r="E46" s="12" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="F46" s="7">
-        <v>37812955</v>
+        <v>37812513</v>
       </c>
       <c r="G46" s="13" t="s">
-        <v>187</v>
+        <v>271</v>
       </c>
       <c r="H46" s="12" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="I46" s="12" t="s">
-        <v>282</v>
+        <v>272</v>
       </c>
       <c r="J46" s="12" t="s">
-        <v>283</v>
+        <v>273</v>
       </c>
       <c r="K46" s="15">
         <v>1</v>
       </c>
       <c r="L46" s="16">
         <v>7360</v>
       </c>
     </row>
-    <row r="47" spans="1:12" ht="30" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A47" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B47" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C47" s="7" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="D47" s="7">
-        <v>315001</v>
+        <v>314331</v>
       </c>
       <c r="E47" s="12" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="F47" s="7">
-        <v>36140783</v>
+        <v>52806570</v>
       </c>
       <c r="G47" s="13" t="s">
-        <v>284</v>
+        <v>274</v>
       </c>
       <c r="H47" s="12" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="I47" s="12" t="s">
-        <v>285</v>
+        <v>275</v>
       </c>
       <c r="J47" s="12" t="s">
-        <v>286</v>
+        <v>276</v>
       </c>
       <c r="K47" s="15">
         <v>1</v>
       </c>
       <c r="L47" s="16">
         <v>7360</v>
       </c>
     </row>
     <row r="48" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A48" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B48" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C48" s="7" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="D48" s="7">
-        <v>315052</v>
+        <v>314901</v>
       </c>
       <c r="E48" s="12" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="F48" s="7">
-        <v>37813137</v>
+        <v>37813226</v>
       </c>
       <c r="G48" s="13" t="s">
-        <v>187</v>
+        <v>277</v>
       </c>
       <c r="H48" s="12" t="s">
-        <v>287</v>
+        <v>278</v>
       </c>
       <c r="I48" s="12" t="s">
-        <v>288</v>
+        <v>278</v>
       </c>
       <c r="J48" s="12" t="s">
-        <v>289</v>
+        <v>279</v>
       </c>
       <c r="K48" s="15">
         <v>1</v>
       </c>
       <c r="L48" s="16">
         <v>7360</v>
       </c>
     </row>
     <row r="49" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A49" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B49" s="7" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="C49" s="7" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>83</v>
+      </c>
+      <c r="D49" s="7">
+        <v>321796</v>
       </c>
       <c r="E49" s="12" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="F49" s="7">
-        <v>53556038</v>
+        <v>37813013</v>
       </c>
       <c r="G49" s="13" t="s">
-        <v>291</v>
+        <v>191</v>
       </c>
       <c r="H49" s="12" t="s">
-        <v>292</v>
+        <v>280</v>
       </c>
       <c r="I49" s="12" t="s">
-        <v>292</v>
+        <v>280</v>
       </c>
       <c r="J49" s="12" t="s">
-        <v>293</v>
+        <v>281</v>
       </c>
       <c r="K49" s="15">
         <v>1</v>
       </c>
       <c r="L49" s="16">
         <v>7360</v>
       </c>
     </row>
-    <row r="50" spans="1:12" ht="30" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A50" s="7" t="s">
-        <v>89</v>
+        <v>68</v>
       </c>
       <c r="B50" s="7" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="C50" s="7" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="D50" s="7">
-        <v>54139937</v>
+        <v>314595</v>
       </c>
       <c r="E50" s="12" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="F50" s="7">
-        <v>27987</v>
+        <v>37812955</v>
       </c>
       <c r="G50" s="13" t="s">
-        <v>210</v>
+        <v>187</v>
       </c>
       <c r="H50" s="12" t="s">
-        <v>294</v>
+        <v>266</v>
       </c>
       <c r="I50" s="12" t="s">
-        <v>295</v>
+        <v>282</v>
       </c>
       <c r="J50" s="12" t="s">
-        <v>296</v>
+        <v>283</v>
       </c>
       <c r="K50" s="15">
         <v>1</v>
       </c>
       <c r="L50" s="16">
         <v>7360</v>
       </c>
     </row>
     <row r="51" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A51" s="7" t="s">
-        <v>89</v>
+        <v>68</v>
       </c>
       <c r="B51" s="7" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="C51" s="7" t="s">
-        <v>90</v>
+        <v>79</v>
       </c>
       <c r="D51" s="7">
-        <v>54139937</v>
+        <v>315001</v>
       </c>
       <c r="E51" s="12" t="s">
-        <v>91</v>
+        <v>80</v>
       </c>
       <c r="F51" s="7">
-        <v>51958767</v>
+        <v>36140783</v>
       </c>
       <c r="G51" s="13" t="s">
-        <v>228</v>
+        <v>284</v>
       </c>
       <c r="H51" s="12" t="s">
-        <v>297</v>
+        <v>266</v>
       </c>
       <c r="I51" s="12" t="s">
-        <v>298</v>
+        <v>285</v>
       </c>
       <c r="J51" s="12" t="s">
-        <v>299</v>
+        <v>286</v>
       </c>
       <c r="K51" s="15">
         <v>1</v>
       </c>
       <c r="L51" s="16">
         <v>7360</v>
       </c>
     </row>
     <row r="52" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A52" s="7" t="s">
-        <v>89</v>
+        <v>68</v>
       </c>
       <c r="B52" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C52" s="7" t="s">
-        <v>110</v>
+        <v>81</v>
       </c>
       <c r="D52" s="7">
-        <v>319805</v>
+        <v>315052</v>
       </c>
       <c r="E52" s="12" t="s">
-        <v>111</v>
+        <v>82</v>
       </c>
       <c r="F52" s="7">
-        <v>37831275</v>
+        <v>37813137</v>
       </c>
       <c r="G52" s="13" t="s">
-        <v>300</v>
+        <v>187</v>
       </c>
       <c r="H52" s="12" t="s">
-        <v>301</v>
+        <v>287</v>
       </c>
       <c r="I52" s="12" t="s">
-        <v>301</v>
+        <v>288</v>
       </c>
       <c r="J52" s="12" t="s">
-        <v>302</v>
+        <v>289</v>
       </c>
       <c r="K52" s="15">
         <v>1</v>
       </c>
       <c r="L52" s="16">
         <v>7360</v>
       </c>
     </row>
-    <row r="53" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A53" s="7" t="s">
-        <v>89</v>
+        <v>68</v>
       </c>
       <c r="B53" s="7" t="s">
-        <v>11</v>
+        <v>52</v>
       </c>
       <c r="C53" s="7" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>328693</v>
+        <v>87</v>
+      </c>
+      <c r="D53" s="7" t="s">
+        <v>290</v>
       </c>
       <c r="E53" s="12" t="s">
-        <v>115</v>
+        <v>88</v>
       </c>
       <c r="F53" s="7">
-        <v>37833855</v>
+        <v>53556038</v>
       </c>
       <c r="G53" s="13" t="s">
-        <v>303</v>
+        <v>291</v>
       </c>
       <c r="H53" s="12" t="s">
-        <v>304</v>
+        <v>292</v>
       </c>
       <c r="I53" s="12" t="s">
-        <v>304</v>
+        <v>292</v>
       </c>
       <c r="J53" s="12" t="s">
-        <v>305</v>
+        <v>293</v>
       </c>
       <c r="K53" s="15">
         <v>1</v>
       </c>
       <c r="L53" s="16">
         <v>7360</v>
       </c>
     </row>
     <row r="54" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A54" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B54" s="7" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="C54" s="7" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="D54" s="7">
-        <v>319031</v>
+        <v>54139937</v>
       </c>
       <c r="E54" s="12" t="s">
-        <v>99</v>
+        <v>91</v>
       </c>
       <c r="F54" s="7">
-        <v>37828312</v>
+        <v>27987</v>
       </c>
       <c r="G54" s="13" t="s">
-        <v>306</v>
+        <v>210</v>
       </c>
       <c r="H54" s="12" t="s">
-        <v>307</v>
+        <v>294</v>
       </c>
       <c r="I54" s="12" t="s">
-        <v>307</v>
+        <v>295</v>
       </c>
       <c r="J54" s="12" t="s">
-        <v>308</v>
+        <v>296</v>
       </c>
       <c r="K54" s="15">
         <v>1</v>
       </c>
       <c r="L54" s="16">
         <v>7360</v>
       </c>
     </row>
     <row r="55" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A55" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B55" s="7" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="C55" s="7" t="s">
-        <v>108</v>
+        <v>90</v>
       </c>
       <c r="D55" s="7">
-        <v>320439</v>
+        <v>54139937</v>
       </c>
       <c r="E55" s="12" t="s">
-        <v>109</v>
+        <v>91</v>
       </c>
       <c r="F55" s="7">
-        <v>37957767</v>
+        <v>51958767</v>
       </c>
       <c r="G55" s="13" t="s">
-        <v>208</v>
+        <v>228</v>
       </c>
       <c r="H55" s="12" t="s">
-        <v>309</v>
+        <v>297</v>
       </c>
       <c r="I55" s="12" t="s">
-        <v>309</v>
+        <v>298</v>
       </c>
       <c r="J55" s="12" t="s">
-        <v>310</v>
+        <v>299</v>
       </c>
       <c r="K55" s="15">
         <v>1</v>
       </c>
       <c r="L55" s="16">
         <v>7360</v>
       </c>
     </row>
-    <row r="56" spans="1:12" ht="30" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A56" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B56" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C56" s="7" t="s">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="D56" s="7">
-        <v>318604</v>
+        <v>319805</v>
       </c>
       <c r="E56" s="12" t="s">
-        <v>101</v>
+        <v>111</v>
       </c>
       <c r="F56" s="7">
-        <v>53793277</v>
+        <v>37831275</v>
       </c>
       <c r="G56" s="13" t="s">
-        <v>311</v>
+        <v>300</v>
       </c>
       <c r="H56" s="12" t="s">
-        <v>307</v>
+        <v>301</v>
       </c>
       <c r="I56" s="12" t="s">
-        <v>312</v>
+        <v>301</v>
       </c>
       <c r="J56" s="12" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="K56" s="15">
         <v>1</v>
       </c>
       <c r="L56" s="16">
         <v>7360</v>
       </c>
     </row>
     <row r="57" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A57" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B57" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C57" s="7" t="s">
-        <v>102</v>
+        <v>114</v>
       </c>
       <c r="D57" s="7">
-        <v>318965</v>
+        <v>328693</v>
       </c>
       <c r="E57" s="12" t="s">
-        <v>103</v>
+        <v>115</v>
       </c>
       <c r="F57" s="7">
-        <v>45025274</v>
+        <v>37833855</v>
       </c>
       <c r="G57" s="13" t="s">
-        <v>187</v>
+        <v>303</v>
       </c>
       <c r="H57" s="12" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="I57" s="12" t="s">
-        <v>314</v>
+        <v>304</v>
       </c>
       <c r="J57" s="12" t="s">
-        <v>315</v>
+        <v>305</v>
       </c>
       <c r="K57" s="15">
         <v>1</v>
       </c>
       <c r="L57" s="16">
         <v>7360</v>
       </c>
     </row>
-    <row r="58" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A58" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B58" s="7" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="C58" s="7" t="s">
-        <v>119</v>
+        <v>98</v>
       </c>
       <c r="D58" s="7">
-        <v>45018154</v>
+        <v>319031</v>
       </c>
       <c r="E58" s="12" t="s">
-        <v>120</v>
+        <v>99</v>
       </c>
       <c r="F58" s="7">
-        <v>51825902</v>
+        <v>37828312</v>
       </c>
       <c r="G58" s="13" t="s">
-        <v>316</v>
+        <v>306</v>
       </c>
       <c r="H58" s="12" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
       <c r="I58" s="12" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
       <c r="J58" s="12" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="K58" s="15">
         <v>1</v>
       </c>
       <c r="L58" s="16">
         <v>7360</v>
       </c>
     </row>
     <row r="59" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A59" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B59" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C59" s="7" t="s">
-        <v>96</v>
+        <v>108</v>
       </c>
       <c r="D59" s="7">
-        <v>313696</v>
+        <v>320439</v>
       </c>
       <c r="E59" s="12" t="s">
-        <v>97</v>
+        <v>109</v>
       </c>
       <c r="F59" s="7">
-        <v>37828363</v>
+        <v>37957767</v>
       </c>
       <c r="G59" s="13" t="s">
-        <v>318</v>
+        <v>208</v>
       </c>
       <c r="H59" s="12" t="s">
-        <v>319</v>
+        <v>309</v>
       </c>
       <c r="I59" s="12" t="s">
-        <v>320</v>
+        <v>309</v>
       </c>
       <c r="J59" s="12" t="s">
-        <v>321</v>
+        <v>310</v>
       </c>
       <c r="K59" s="15">
-        <v>0.5</v>
+        <v>1</v>
       </c>
       <c r="L59" s="16">
-        <v>3680</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:12" x14ac:dyDescent="0.25">
+        <v>7360</v>
+      </c>
+    </row>
+    <row r="60" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A60" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B60" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C60" s="7" t="s">
-        <v>112</v>
+        <v>100</v>
       </c>
       <c r="D60" s="7">
-        <v>328341</v>
+        <v>318604</v>
       </c>
       <c r="E60" s="12" t="s">
-        <v>113</v>
+        <v>101</v>
       </c>
       <c r="F60" s="7">
-        <v>37888714</v>
+        <v>53793277</v>
       </c>
       <c r="G60" s="13" t="s">
-        <v>187</v>
+        <v>311</v>
       </c>
       <c r="H60" s="12" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="I60" s="12" t="s">
-        <v>322</v>
+        <v>312</v>
       </c>
       <c r="J60" s="12" t="s">
-        <v>323</v>
+        <v>313</v>
       </c>
       <c r="K60" s="15">
-        <v>0.5</v>
+        <v>1</v>
       </c>
       <c r="L60" s="16">
-        <v>3680</v>
+        <v>7360</v>
       </c>
     </row>
     <row r="61" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A61" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B61" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C61" s="7" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="D61" s="7">
-        <v>313645</v>
+        <v>318965</v>
       </c>
       <c r="E61" s="12" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="F61" s="7">
-        <v>54851181</v>
+        <v>45025274</v>
       </c>
       <c r="G61" s="13" t="s">
-        <v>210</v>
+        <v>187</v>
       </c>
       <c r="H61" s="12" t="s">
-        <v>319</v>
+        <v>307</v>
       </c>
       <c r="I61" s="12" t="s">
-        <v>324</v>
+        <v>314</v>
       </c>
       <c r="J61" s="12" t="s">
-        <v>325</v>
+        <v>315</v>
       </c>
       <c r="K61" s="15">
-        <v>0.5</v>
+        <v>1</v>
       </c>
       <c r="L61" s="16">
-        <v>3680</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:12" ht="30" x14ac:dyDescent="0.25">
+        <v>7360</v>
+      </c>
+    </row>
+    <row r="62" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A62" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B62" s="7" t="s">
-        <v>11</v>
+        <v>52</v>
       </c>
       <c r="C62" s="7" t="s">
-        <v>92</v>
+        <v>119</v>
       </c>
       <c r="D62" s="7">
-        <v>313319</v>
+        <v>45018154</v>
       </c>
       <c r="E62" s="12" t="s">
-        <v>93</v>
+        <v>120</v>
       </c>
       <c r="F62" s="7">
-        <v>45016089</v>
+        <v>51825902</v>
       </c>
       <c r="G62" s="13" t="s">
-        <v>326</v>
+        <v>316</v>
       </c>
       <c r="H62" s="12" t="s">
-        <v>319</v>
+        <v>301</v>
       </c>
       <c r="I62" s="12" t="s">
-        <v>319</v>
+        <v>301</v>
       </c>
       <c r="J62" s="12" t="s">
-        <v>327</v>
+        <v>317</v>
       </c>
       <c r="K62" s="15">
-        <v>0.5</v>
+        <v>1</v>
       </c>
       <c r="L62" s="16">
-        <v>3680</v>
+        <v>7360</v>
       </c>
     </row>
     <row r="63" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A63" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B63" s="7" t="s">
-        <v>116</v>
+        <v>11</v>
       </c>
       <c r="C63" s="7" t="s">
-        <v>117</v>
+        <v>96</v>
       </c>
       <c r="D63" s="7">
-        <v>179086</v>
+        <v>313696</v>
       </c>
       <c r="E63" s="12" t="s">
-        <v>118</v>
+        <v>97</v>
       </c>
       <c r="F63" s="7">
-        <v>42125278</v>
+        <v>37828363</v>
       </c>
       <c r="G63" s="13" t="s">
-        <v>328</v>
+        <v>318</v>
       </c>
       <c r="H63" s="12" t="s">
-        <v>254</v>
+        <v>319</v>
       </c>
       <c r="I63" s="12" t="s">
-        <v>254</v>
+        <v>320</v>
       </c>
       <c r="J63" s="12" t="s">
-        <v>329</v>
+        <v>321</v>
       </c>
       <c r="K63" s="15">
-        <v>1</v>
+        <v>0.5</v>
       </c>
       <c r="L63" s="16">
-        <v>7360</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:12" ht="30" x14ac:dyDescent="0.25">
+        <v>3680</v>
+      </c>
+    </row>
+    <row r="64" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A64" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B64" s="7" t="s">
-        <v>116</v>
+        <v>11</v>
       </c>
       <c r="C64" s="7" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="D64" s="7">
-        <v>179086</v>
+        <v>328341</v>
       </c>
       <c r="E64" s="12" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F64" s="7">
-        <v>30232481</v>
+        <v>37888714</v>
       </c>
       <c r="G64" s="13" t="s">
-        <v>330</v>
+        <v>187</v>
       </c>
       <c r="H64" s="12" t="s">
-        <v>294</v>
+        <v>304</v>
       </c>
       <c r="I64" s="12" t="s">
-        <v>295</v>
+        <v>322</v>
       </c>
       <c r="J64" s="12" t="s">
-        <v>331</v>
+        <v>323</v>
       </c>
       <c r="K64" s="15">
         <v>0.5</v>
       </c>
       <c r="L64" s="16">
         <v>3680</v>
       </c>
     </row>
-    <row r="65" spans="1:12" ht="30" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A65" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B65" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C65" s="7" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="D65" s="7">
-        <v>319031</v>
+        <v>313645</v>
       </c>
       <c r="E65" s="12" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="F65" s="7">
-        <v>45025266</v>
+        <v>54851181</v>
       </c>
       <c r="G65" s="13" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="H65" s="12" t="s">
-        <v>307</v>
+        <v>319</v>
       </c>
       <c r="I65" s="12" t="s">
-        <v>307</v>
+        <v>324</v>
       </c>
       <c r="J65" s="12" t="s">
-        <v>332</v>
+        <v>325</v>
       </c>
       <c r="K65" s="15">
-        <v>1</v>
+        <v>0.5</v>
       </c>
       <c r="L65" s="16">
-        <v>7360</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:12" s="9" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>3680</v>
+      </c>
+    </row>
+    <row r="66" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A66" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B66" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C66" s="7" t="s">
-        <v>106</v>
+        <v>92</v>
       </c>
       <c r="D66" s="7">
-        <v>320781</v>
+        <v>313319</v>
       </c>
       <c r="E66" s="12" t="s">
-        <v>107</v>
+        <v>93</v>
       </c>
       <c r="F66" s="7">
-        <v>37831461</v>
+        <v>45016089</v>
       </c>
       <c r="G66" s="13" t="s">
-        <v>191</v>
+        <v>326</v>
       </c>
       <c r="H66" s="12" t="s">
-        <v>297</v>
+        <v>319</v>
       </c>
       <c r="I66" s="12" t="s">
-        <v>298</v>
+        <v>319</v>
       </c>
       <c r="J66" s="12" t="s">
-        <v>333</v>
+        <v>327</v>
       </c>
       <c r="K66" s="15">
-        <v>1</v>
+        <v>0.5</v>
       </c>
       <c r="L66" s="16">
-        <v>7360</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:12" s="9" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+        <v>3680</v>
+      </c>
+    </row>
+    <row r="67" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A67" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B67" s="7" t="s">
-        <v>11</v>
+        <v>116</v>
       </c>
       <c r="C67" s="7" t="s">
-        <v>98</v>
+        <v>117</v>
       </c>
       <c r="D67" s="7">
-        <v>319031</v>
+        <v>179086</v>
       </c>
       <c r="E67" s="12" t="s">
-        <v>99</v>
+        <v>118</v>
       </c>
       <c r="F67" s="7">
-        <v>37957970</v>
+        <v>42125278</v>
       </c>
       <c r="G67" s="13" t="s">
-        <v>215</v>
+        <v>328</v>
       </c>
       <c r="H67" s="12" t="s">
-        <v>307</v>
+        <v>254</v>
       </c>
       <c r="I67" s="12" t="s">
-        <v>307</v>
+        <v>254</v>
       </c>
       <c r="J67" s="12" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="K67" s="15">
         <v>1</v>
       </c>
       <c r="L67" s="16">
         <v>7360</v>
       </c>
     </row>
     <row r="68" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A68" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B68" s="7" t="s">
-        <v>11</v>
+        <v>116</v>
       </c>
       <c r="C68" s="7" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="D68" s="7">
-        <v>319805</v>
+        <v>179086</v>
       </c>
       <c r="E68" s="12" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="F68" s="7">
-        <v>37831259</v>
+        <v>30232481</v>
       </c>
       <c r="G68" s="13" t="s">
-        <v>191</v>
+        <v>330</v>
       </c>
       <c r="H68" s="12" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
       <c r="I68" s="12" t="s">
-        <v>301</v>
+        <v>295</v>
       </c>
       <c r="J68" s="12" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="K68" s="15">
-        <v>1</v>
+        <v>0.5</v>
       </c>
       <c r="L68" s="16">
-        <v>7360</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:12" x14ac:dyDescent="0.25">
+        <v>3680</v>
+      </c>
+    </row>
+    <row r="69" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A69" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B69" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C69" s="7" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="D69" s="7">
-        <v>319023</v>
+        <v>319031</v>
       </c>
       <c r="E69" s="12" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="F69" s="7">
-        <v>35991861</v>
+        <v>45025266</v>
       </c>
       <c r="G69" s="13" t="s">
-        <v>336</v>
+        <v>208</v>
       </c>
       <c r="H69" s="12" t="s">
         <v>307</v>
       </c>
       <c r="I69" s="12" t="s">
-        <v>337</v>
+        <v>307</v>
       </c>
       <c r="J69" s="12" t="s">
-        <v>338</v>
+        <v>332</v>
       </c>
       <c r="K69" s="15">
         <v>1</v>
       </c>
       <c r="L69" s="16">
         <v>7360</v>
       </c>
     </row>
-    <row r="70" spans="1:12" ht="30" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:12" s="9" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A70" s="7" t="s">
-        <v>121</v>
+        <v>89</v>
       </c>
       <c r="B70" s="7" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="C70" s="7" t="s">
-        <v>122</v>
+        <v>106</v>
       </c>
       <c r="D70" s="7">
-        <v>54131472</v>
+        <v>320781</v>
       </c>
       <c r="E70" s="12" t="s">
-        <v>123</v>
+        <v>107</v>
       </c>
       <c r="F70" s="7">
-        <v>42089816</v>
+        <v>37831461</v>
       </c>
       <c r="G70" s="13" t="s">
-        <v>210</v>
+        <v>191</v>
       </c>
       <c r="H70" s="12" t="s">
-        <v>339</v>
+        <v>297</v>
       </c>
       <c r="I70" s="12" t="s">
-        <v>339</v>
+        <v>298</v>
       </c>
       <c r="J70" s="12" t="s">
-        <v>340</v>
+        <v>333</v>
       </c>
       <c r="K70" s="15">
         <v>1</v>
       </c>
       <c r="L70" s="16">
         <v>7360</v>
       </c>
     </row>
-    <row r="71" spans="1:12" ht="30" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:12" s="9" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A71" s="7" t="s">
-        <v>121</v>
+        <v>89</v>
       </c>
       <c r="B71" s="7" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="C71" s="7" t="s">
-        <v>122</v>
+        <v>98</v>
       </c>
       <c r="D71" s="7">
-        <v>54131472</v>
+        <v>319031</v>
       </c>
       <c r="E71" s="12" t="s">
-        <v>123</v>
+        <v>99</v>
       </c>
       <c r="F71" s="7">
-        <v>42079861</v>
+        <v>37957970</v>
       </c>
       <c r="G71" s="13" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="H71" s="12" t="s">
-        <v>341</v>
+        <v>307</v>
       </c>
       <c r="I71" s="12" t="s">
-        <v>341</v>
+        <v>307</v>
       </c>
       <c r="J71" s="12" t="s">
-        <v>342</v>
+        <v>334</v>
       </c>
       <c r="K71" s="15">
         <v>1</v>
       </c>
       <c r="L71" s="16">
         <v>7360</v>
       </c>
     </row>
-    <row r="72" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A72" s="7" t="s">
-        <v>121</v>
+        <v>89</v>
       </c>
       <c r="B72" s="7" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="C72" s="7" t="s">
-        <v>122</v>
+        <v>110</v>
       </c>
       <c r="D72" s="7">
-        <v>54131472</v>
+        <v>319805</v>
       </c>
       <c r="E72" s="12" t="s">
-        <v>123</v>
+        <v>111</v>
       </c>
       <c r="F72" s="7">
-        <v>42090202</v>
+        <v>37831259</v>
       </c>
       <c r="G72" s="13" t="s">
-        <v>210</v>
+        <v>191</v>
       </c>
       <c r="H72" s="12" t="s">
-        <v>343</v>
+        <v>301</v>
       </c>
       <c r="I72" s="12" t="s">
-        <v>343</v>
+        <v>301</v>
       </c>
       <c r="J72" s="12" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="K72" s="15">
         <v>1</v>
       </c>
       <c r="L72" s="16">
         <v>7360</v>
       </c>
     </row>
     <row r="73" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A73" s="7" t="s">
-        <v>121</v>
+        <v>89</v>
       </c>
       <c r="B73" s="7" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="C73" s="7" t="s">
-        <v>122</v>
+        <v>104</v>
       </c>
       <c r="D73" s="7">
-        <v>54131472</v>
+        <v>319023</v>
       </c>
       <c r="E73" s="12" t="s">
-        <v>123</v>
+        <v>105</v>
       </c>
       <c r="F73" s="7">
-        <v>42080487</v>
+        <v>35991861</v>
       </c>
       <c r="G73" s="13" t="s">
-        <v>228</v>
+        <v>336</v>
       </c>
       <c r="H73" s="12" t="s">
-        <v>345</v>
+        <v>307</v>
       </c>
       <c r="I73" s="12" t="s">
-        <v>345</v>
+        <v>337</v>
       </c>
       <c r="J73" s="12" t="s">
-        <v>346</v>
+        <v>338</v>
       </c>
       <c r="K73" s="15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L73" s="16">
-        <v>14720</v>
+        <v>7360</v>
       </c>
     </row>
     <row r="74" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A74" s="7" t="s">
         <v>121</v>
       </c>
       <c r="B74" s="7" t="s">
         <v>27</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>122</v>
       </c>
       <c r="D74" s="7">
         <v>54131472</v>
       </c>
       <c r="E74" s="12" t="s">
         <v>123</v>
       </c>
       <c r="F74" s="7">
-        <v>42090199</v>
+        <v>42089816</v>
       </c>
       <c r="G74" s="13" t="s">
-        <v>228</v>
+        <v>210</v>
       </c>
       <c r="H74" s="12" t="s">
-        <v>347</v>
+        <v>339</v>
       </c>
       <c r="I74" s="12" t="s">
-        <v>347</v>
+        <v>339</v>
       </c>
       <c r="J74" s="12" t="s">
-        <v>348</v>
+        <v>340</v>
       </c>
       <c r="K74" s="15">
         <v>1</v>
       </c>
       <c r="L74" s="16">
         <v>7360</v>
       </c>
     </row>
     <row r="75" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A75" s="7" t="s">
         <v>121</v>
       </c>
       <c r="B75" s="7" t="s">
         <v>27</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>122</v>
       </c>
       <c r="D75" s="7">
         <v>54131472</v>
       </c>
       <c r="E75" s="12" t="s">
         <v>123</v>
       </c>
       <c r="F75" s="7">
-        <v>42382530</v>
+        <v>42079861</v>
       </c>
       <c r="G75" s="13" t="s">
-        <v>228</v>
+        <v>210</v>
       </c>
       <c r="H75" s="12" t="s">
-        <v>349</v>
+        <v>341</v>
       </c>
       <c r="I75" s="12" t="s">
-        <v>349</v>
+        <v>341</v>
       </c>
       <c r="J75" s="12" t="s">
-        <v>350</v>
+        <v>342</v>
       </c>
       <c r="K75" s="15">
         <v>1</v>
       </c>
       <c r="L75" s="16">
         <v>7360</v>
       </c>
     </row>
-    <row r="76" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A76" s="7" t="s">
         <v>121</v>
       </c>
       <c r="B76" s="7" t="s">
         <v>27</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>122</v>
       </c>
       <c r="D76" s="7">
         <v>54131472</v>
       </c>
       <c r="E76" s="12" t="s">
         <v>123</v>
       </c>
       <c r="F76" s="7">
-        <v>17070422</v>
+        <v>42085381</v>
       </c>
       <c r="G76" s="13" t="s">
-        <v>232</v>
+        <v>210</v>
       </c>
       <c r="H76" s="12" t="s">
-        <v>351</v>
+        <v>341</v>
       </c>
       <c r="I76" s="12" t="s">
-        <v>352</v>
+        <v>341</v>
       </c>
       <c r="J76" s="12" t="s">
-        <v>353</v>
+        <v>433</v>
       </c>
       <c r="K76" s="15">
         <v>1</v>
       </c>
       <c r="L76" s="16">
         <v>7360</v>
       </c>
     </row>
     <row r="77" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A77" s="7" t="s">
         <v>121</v>
       </c>
       <c r="B77" s="7" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="C77" s="7" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="D77" s="7">
-        <v>321982</v>
+        <v>54131472</v>
       </c>
       <c r="E77" s="12" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="F77" s="7">
-        <v>52800318</v>
+        <v>42090202</v>
       </c>
       <c r="G77" s="13" t="s">
         <v>210</v>
       </c>
       <c r="H77" s="12" t="s">
-        <v>354</v>
+        <v>343</v>
       </c>
       <c r="I77" s="12" t="s">
-        <v>355</v>
+        <v>343</v>
       </c>
       <c r="J77" s="12" t="s">
-        <v>356</v>
+        <v>344</v>
       </c>
       <c r="K77" s="15">
         <v>1</v>
       </c>
       <c r="L77" s="16">
         <v>7360</v>
       </c>
     </row>
-    <row r="78" spans="1:12" ht="30" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A78" s="7" t="s">
         <v>121</v>
       </c>
       <c r="B78" s="7" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="C78" s="7" t="s">
-        <v>142</v>
+        <v>122</v>
       </c>
       <c r="D78" s="7">
-        <v>332399</v>
+        <v>54131472</v>
       </c>
       <c r="E78" s="12" t="s">
-        <v>143</v>
+        <v>123</v>
       </c>
       <c r="F78" s="7">
-        <v>37873288</v>
+        <v>42080487</v>
       </c>
       <c r="G78" s="13" t="s">
-        <v>191</v>
+        <v>228</v>
       </c>
       <c r="H78" s="12" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="I78" s="12" t="s">
-        <v>357</v>
+        <v>345</v>
       </c>
       <c r="J78" s="12" t="s">
-        <v>358</v>
+        <v>346</v>
       </c>
       <c r="K78" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L78" s="16">
-        <v>7360</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:12" x14ac:dyDescent="0.25">
+        <v>14720</v>
+      </c>
+    </row>
+    <row r="79" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A79" s="7" t="s">
         <v>121</v>
       </c>
       <c r="B79" s="7" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="C79" s="7" t="s">
-        <v>130</v>
+        <v>122</v>
       </c>
       <c r="D79" s="7">
-        <v>327646</v>
+        <v>54131472</v>
       </c>
       <c r="E79" s="12" t="s">
-        <v>131</v>
+        <v>123</v>
       </c>
       <c r="F79" s="7">
-        <v>37877194</v>
+        <v>42090199</v>
       </c>
       <c r="G79" s="13" t="s">
-        <v>191</v>
+        <v>228</v>
       </c>
       <c r="H79" s="12" t="s">
-        <v>341</v>
+        <v>347</v>
       </c>
       <c r="I79" s="12" t="s">
-        <v>341</v>
+        <v>347</v>
       </c>
       <c r="J79" s="12" t="s">
-        <v>359</v>
+        <v>348</v>
       </c>
       <c r="K79" s="15">
         <v>1</v>
       </c>
       <c r="L79" s="16">
         <v>7360</v>
       </c>
     </row>
-    <row r="80" spans="1:12" ht="45" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A80" s="7" t="s">
         <v>121</v>
       </c>
       <c r="B80" s="7" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="C80" s="7" t="s">
-        <v>130</v>
+        <v>122</v>
       </c>
       <c r="D80" s="7">
-        <v>327646</v>
+        <v>54131472</v>
       </c>
       <c r="E80" s="12" t="s">
-        <v>131</v>
+        <v>123</v>
       </c>
       <c r="F80" s="7">
-        <v>54007267</v>
+        <v>42382530</v>
       </c>
       <c r="G80" s="13" t="s">
-        <v>187</v>
+        <v>228</v>
       </c>
       <c r="H80" s="12" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="I80" s="12" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="J80" s="12" t="s">
-        <v>360</v>
+        <v>350</v>
       </c>
       <c r="K80" s="15">
         <v>1</v>
       </c>
       <c r="L80" s="16">
         <v>7360</v>
       </c>
     </row>
     <row r="81" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A81" s="7" t="s">
         <v>121</v>
       </c>
       <c r="B81" s="7" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="C81" s="7" t="s">
-        <v>130</v>
+        <v>122</v>
       </c>
       <c r="D81" s="7">
-        <v>327646</v>
+        <v>54131472</v>
       </c>
       <c r="E81" s="12" t="s">
-        <v>131</v>
+        <v>123</v>
       </c>
       <c r="F81" s="7">
-        <v>42085535</v>
+        <v>17070422</v>
       </c>
       <c r="G81" s="13" t="s">
-        <v>208</v>
+        <v>232</v>
       </c>
       <c r="H81" s="12" t="s">
-        <v>341</v>
+        <v>351</v>
       </c>
       <c r="I81" s="12" t="s">
-        <v>341</v>
+        <v>352</v>
       </c>
       <c r="J81" s="12" t="s">
-        <v>361</v>
+        <v>353</v>
       </c>
       <c r="K81" s="15">
-        <v>0.5</v>
+        <v>1</v>
       </c>
       <c r="L81" s="16">
-        <v>3680</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:12" ht="30" x14ac:dyDescent="0.25">
+        <v>7360</v>
+      </c>
+    </row>
+    <row r="82" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A82" s="7" t="s">
         <v>121</v>
       </c>
       <c r="B82" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C82" s="7" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="D82" s="7">
-        <v>327646</v>
+        <v>321982</v>
       </c>
       <c r="E82" s="12" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="F82" s="7">
-        <v>36159042</v>
+        <v>52800318</v>
       </c>
       <c r="G82" s="13" t="s">
-        <v>191</v>
+        <v>210</v>
       </c>
       <c r="H82" s="12" t="s">
-        <v>341</v>
+        <v>354</v>
       </c>
       <c r="I82" s="12" t="s">
-        <v>341</v>
+        <v>355</v>
       </c>
       <c r="J82" s="12" t="s">
-        <v>362</v>
+        <v>356</v>
       </c>
       <c r="K82" s="15">
         <v>1</v>
       </c>
       <c r="L82" s="16">
         <v>7360</v>
       </c>
     </row>
-    <row r="83" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A83" s="7" t="s">
         <v>121</v>
       </c>
       <c r="B83" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C83" s="7" t="s">
-        <v>132</v>
+        <v>142</v>
       </c>
       <c r="D83" s="7">
-        <v>327735</v>
+        <v>332399</v>
       </c>
       <c r="E83" s="12" t="s">
-        <v>133</v>
+        <v>143</v>
       </c>
       <c r="F83" s="7">
-        <v>36158089</v>
+        <v>37873288</v>
       </c>
       <c r="G83" s="13" t="s">
         <v>191</v>
       </c>
       <c r="H83" s="12" t="s">
-        <v>351</v>
+        <v>339</v>
       </c>
       <c r="I83" s="12" t="s">
-        <v>351</v>
+        <v>357</v>
       </c>
       <c r="J83" s="12" t="s">
-        <v>363</v>
+        <v>358</v>
       </c>
       <c r="K83" s="15">
         <v>1</v>
       </c>
       <c r="L83" s="16">
         <v>7360</v>
       </c>
     </row>
     <row r="84" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A84" s="7" t="s">
         <v>121</v>
       </c>
       <c r="B84" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C84" s="7" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="D84" s="7">
-        <v>330167</v>
+        <v>327646</v>
       </c>
       <c r="E84" s="12" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="F84" s="7">
-        <v>37876597</v>
+        <v>37877194</v>
       </c>
       <c r="G84" s="13" t="s">
-        <v>208</v>
+        <v>191</v>
       </c>
       <c r="H84" s="12" t="s">
-        <v>364</v>
+        <v>341</v>
       </c>
       <c r="I84" s="12" t="s">
-        <v>364</v>
+        <v>341</v>
       </c>
       <c r="J84" s="12" t="s">
-        <v>365</v>
+        <v>359</v>
       </c>
       <c r="K84" s="15">
         <v>1</v>
       </c>
       <c r="L84" s="16">
         <v>7360</v>
       </c>
     </row>
-    <row r="85" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:12" ht="45" x14ac:dyDescent="0.25">
       <c r="A85" s="7" t="s">
         <v>121</v>
       </c>
       <c r="B85" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C85" s="7" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="D85" s="7">
-        <v>330167</v>
+        <v>327646</v>
       </c>
       <c r="E85" s="12" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="F85" s="7">
-        <v>37872931</v>
+        <v>54007267</v>
       </c>
       <c r="G85" s="13" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="H85" s="12" t="s">
-        <v>364</v>
+        <v>341</v>
       </c>
       <c r="I85" s="12" t="s">
-        <v>364</v>
+        <v>341</v>
       </c>
       <c r="J85" s="12" t="s">
-        <v>366</v>
+        <v>360</v>
       </c>
       <c r="K85" s="15">
         <v>1</v>
       </c>
       <c r="L85" s="16">
         <v>7360</v>
       </c>
     </row>
     <row r="86" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A86" s="7" t="s">
         <v>121</v>
       </c>
       <c r="B86" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C86" s="7" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="D86" s="7">
-        <v>326321</v>
+        <v>327646</v>
       </c>
       <c r="E86" s="12" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="F86" s="7">
-        <v>36158917</v>
+        <v>42085535</v>
       </c>
       <c r="G86" s="13" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="H86" s="12" t="s">
-        <v>367</v>
+        <v>341</v>
       </c>
       <c r="I86" s="12" t="s">
-        <v>368</v>
+        <v>341</v>
       </c>
       <c r="J86" s="12" t="s">
-        <v>369</v>
+        <v>361</v>
       </c>
       <c r="K86" s="15">
-        <v>1</v>
+        <v>0.5</v>
       </c>
       <c r="L86" s="16">
-        <v>7360</v>
+        <v>3680</v>
       </c>
     </row>
     <row r="87" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A87" s="7" t="s">
         <v>121</v>
       </c>
       <c r="B87" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C87" s="7" t="s">
-        <v>138</v>
+        <v>130</v>
       </c>
       <c r="D87" s="7">
-        <v>332810</v>
+        <v>327646</v>
       </c>
       <c r="E87" s="12" t="s">
-        <v>139</v>
+        <v>131</v>
       </c>
       <c r="F87" s="7">
-        <v>37873318</v>
+        <v>36159042</v>
       </c>
       <c r="G87" s="13" t="s">
         <v>191</v>
       </c>
       <c r="H87" s="12" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="I87" s="12" t="s">
-        <v>370</v>
+        <v>341</v>
       </c>
       <c r="J87" s="12" t="s">
-        <v>371</v>
+        <v>362</v>
       </c>
       <c r="K87" s="15">
         <v>1</v>
       </c>
       <c r="L87" s="16">
         <v>7360</v>
       </c>
     </row>
-    <row r="88" spans="1:12" ht="30" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A88" s="7" t="s">
         <v>121</v>
       </c>
       <c r="B88" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C88" s="7" t="s">
-        <v>140</v>
+        <v>132</v>
       </c>
       <c r="D88" s="7">
-        <v>332887</v>
+        <v>327735</v>
       </c>
       <c r="E88" s="12" t="s">
-        <v>141</v>
+        <v>133</v>
       </c>
       <c r="F88" s="7">
-        <v>37873351</v>
+        <v>36158089</v>
       </c>
       <c r="G88" s="13" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="H88" s="12" t="s">
-        <v>339</v>
+        <v>351</v>
       </c>
       <c r="I88" s="12" t="s">
-        <v>372</v>
+        <v>351</v>
       </c>
       <c r="J88" s="12" t="s">
-        <v>373</v>
+        <v>363</v>
       </c>
       <c r="K88" s="15">
         <v>1</v>
       </c>
       <c r="L88" s="16">
         <v>7360</v>
       </c>
     </row>
-    <row r="89" spans="1:12" ht="30" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A89" s="7" t="s">
         <v>121</v>
       </c>
       <c r="B89" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C89" s="7" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="D89" s="7">
-        <v>331210</v>
+        <v>330167</v>
       </c>
       <c r="E89" s="12" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="F89" s="7">
-        <v>710063776</v>
+        <v>37876597</v>
       </c>
       <c r="G89" s="13" t="s">
-        <v>191</v>
+        <v>208</v>
       </c>
       <c r="H89" s="12" t="s">
-        <v>406</v>
+        <v>364</v>
       </c>
       <c r="I89" s="12" t="s">
-        <v>374</v>
+        <v>364</v>
       </c>
       <c r="J89" s="12" t="s">
-        <v>375</v>
+        <v>365</v>
       </c>
       <c r="K89" s="15">
         <v>1</v>
       </c>
       <c r="L89" s="16">
         <v>7360</v>
       </c>
     </row>
     <row r="90" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A90" s="7" t="s">
         <v>121</v>
       </c>
       <c r="B90" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C90" s="7" t="s">
-        <v>126</v>
+        <v>134</v>
       </c>
       <c r="D90" s="7">
-        <v>322741</v>
+        <v>330167</v>
       </c>
       <c r="E90" s="12" t="s">
-        <v>127</v>
+        <v>135</v>
       </c>
       <c r="F90" s="7">
-        <v>37873989</v>
+        <v>37872931</v>
       </c>
       <c r="G90" s="13" t="s">
-        <v>210</v>
+        <v>191</v>
       </c>
       <c r="H90" s="12" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="I90" s="12" t="s">
-        <v>377</v>
+        <v>364</v>
       </c>
       <c r="J90" s="12" t="s">
-        <v>378</v>
+        <v>366</v>
       </c>
       <c r="K90" s="15">
         <v>1</v>
       </c>
       <c r="L90" s="16">
         <v>7360</v>
       </c>
     </row>
-    <row r="91" spans="1:12" ht="30" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A91" s="7" t="s">
         <v>121</v>
       </c>
       <c r="B91" s="7" t="s">
-        <v>116</v>
+        <v>11</v>
       </c>
       <c r="C91" s="7" t="s">
-        <v>144</v>
+        <v>128</v>
       </c>
       <c r="D91" s="7">
-        <v>179124</v>
+        <v>326321</v>
       </c>
       <c r="E91" s="12" t="s">
-        <v>145</v>
+        <v>129</v>
       </c>
       <c r="F91" s="7">
-        <v>42090598</v>
+        <v>36158917</v>
       </c>
       <c r="G91" s="13" t="s">
-        <v>379</v>
+        <v>210</v>
       </c>
       <c r="H91" s="12" t="s">
-        <v>347</v>
+        <v>367</v>
       </c>
       <c r="I91" s="12" t="s">
-        <v>347</v>
+        <v>368</v>
       </c>
       <c r="J91" s="12" t="s">
-        <v>380</v>
+        <v>369</v>
       </c>
       <c r="K91" s="15">
         <v>1</v>
       </c>
       <c r="L91" s="16">
         <v>7360</v>
       </c>
     </row>
-    <row r="92" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A92" s="7" t="s">
-        <v>146</v>
+        <v>121</v>
       </c>
       <c r="B92" s="7" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="C92" s="7" t="s">
-        <v>147</v>
+        <v>138</v>
       </c>
       <c r="D92" s="7">
-        <v>54131430</v>
+        <v>332810</v>
       </c>
       <c r="E92" s="12" t="s">
-        <v>148</v>
+        <v>139</v>
       </c>
       <c r="F92" s="7">
-        <v>619671</v>
+        <v>37873318</v>
       </c>
       <c r="G92" s="13" t="s">
-        <v>210</v>
+        <v>191</v>
       </c>
       <c r="H92" s="12" t="s">
-        <v>381</v>
+        <v>339</v>
       </c>
       <c r="I92" s="12" t="s">
-        <v>382</v>
+        <v>370</v>
       </c>
       <c r="J92" s="12" t="s">
-        <v>383</v>
+        <v>371</v>
       </c>
       <c r="K92" s="15">
         <v>1</v>
       </c>
       <c r="L92" s="16">
         <v>7360</v>
       </c>
     </row>
-    <row r="93" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A93" s="7" t="s">
-        <v>146</v>
+        <v>121</v>
       </c>
       <c r="B93" s="7" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="C93" s="7" t="s">
-        <v>147</v>
+        <v>140</v>
       </c>
       <c r="D93" s="7">
-        <v>54131430</v>
+        <v>332887</v>
       </c>
       <c r="E93" s="12" t="s">
-        <v>148</v>
+        <v>141</v>
       </c>
       <c r="F93" s="7">
-        <v>31309704</v>
+        <v>37873351</v>
       </c>
       <c r="G93" s="13" t="s">
-        <v>210</v>
+        <v>187</v>
       </c>
       <c r="H93" s="12" t="s">
-        <v>384</v>
+        <v>339</v>
       </c>
       <c r="I93" s="12" t="s">
-        <v>385</v>
+        <v>372</v>
       </c>
       <c r="J93" s="12" t="s">
-        <v>386</v>
+        <v>373</v>
       </c>
       <c r="K93" s="15">
         <v>1</v>
       </c>
       <c r="L93" s="16">
         <v>7360</v>
       </c>
     </row>
-    <row r="94" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A94" s="7" t="s">
-        <v>146</v>
+        <v>121</v>
       </c>
       <c r="B94" s="7" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="C94" s="7" t="s">
-        <v>147</v>
+        <v>136</v>
       </c>
       <c r="D94" s="7">
-        <v>54131430</v>
+        <v>331210</v>
       </c>
       <c r="E94" s="12" t="s">
-        <v>148</v>
+        <v>137</v>
       </c>
       <c r="F94" s="7">
-        <v>51843790</v>
+        <v>710063776</v>
       </c>
       <c r="G94" s="13" t="s">
-        <v>210</v>
+        <v>191</v>
       </c>
       <c r="H94" s="12" t="s">
-        <v>387</v>
+        <v>406</v>
       </c>
       <c r="I94" s="12" t="s">
-        <v>388</v>
+        <v>374</v>
       </c>
       <c r="J94" s="12" t="s">
-        <v>389</v>
+        <v>375</v>
       </c>
       <c r="K94" s="15">
         <v>1</v>
       </c>
       <c r="L94" s="16">
         <v>7360</v>
       </c>
     </row>
     <row r="95" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A95" s="7" t="s">
-        <v>146</v>
+        <v>121</v>
       </c>
       <c r="B95" s="7" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="C95" s="7" t="s">
-        <v>147</v>
+        <v>126</v>
       </c>
       <c r="D95" s="7">
-        <v>54131430</v>
+        <v>322741</v>
       </c>
       <c r="E95" s="12" t="s">
-        <v>148</v>
+        <v>127</v>
       </c>
       <c r="F95" s="7">
-        <v>35541431</v>
+        <v>37873989</v>
       </c>
       <c r="G95" s="13" t="s">
-        <v>232</v>
+        <v>210</v>
       </c>
       <c r="H95" s="12" t="s">
-        <v>390</v>
+        <v>376</v>
       </c>
       <c r="I95" s="12" t="s">
-        <v>391</v>
+        <v>377</v>
       </c>
       <c r="J95" s="12" t="s">
-        <v>392</v>
+        <v>378</v>
       </c>
       <c r="K95" s="15">
         <v>1</v>
       </c>
       <c r="L95" s="16">
         <v>7360</v>
       </c>
     </row>
-    <row r="96" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A96" s="7" t="s">
-        <v>146</v>
+        <v>121</v>
       </c>
       <c r="B96" s="7" t="s">
-        <v>39</v>
+        <v>116</v>
       </c>
       <c r="C96" s="7" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="D96" s="7">
-        <v>35541016</v>
+        <v>179124</v>
       </c>
       <c r="E96" s="12" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="F96" s="7">
-        <v>17151341</v>
+        <v>42090598</v>
       </c>
       <c r="G96" s="13" t="s">
-        <v>393</v>
+        <v>379</v>
       </c>
       <c r="H96" s="12" t="s">
-        <v>394</v>
+        <v>347</v>
       </c>
       <c r="I96" s="12" t="s">
-        <v>394</v>
+        <v>347</v>
       </c>
       <c r="J96" s="12" t="s">
-        <v>395</v>
+        <v>380</v>
       </c>
       <c r="K96" s="15">
         <v>1</v>
       </c>
       <c r="L96" s="16">
         <v>7360</v>
       </c>
     </row>
     <row r="97" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A97" s="7" t="s">
         <v>146</v>
       </c>
       <c r="B97" s="7" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="C97" s="7" t="s">
-        <v>157</v>
+        <v>147</v>
       </c>
       <c r="D97" s="7">
-        <v>328197</v>
+        <v>54131430</v>
       </c>
       <c r="E97" s="12" t="s">
-        <v>158</v>
+        <v>148</v>
       </c>
       <c r="F97" s="7">
-        <v>35543752</v>
+        <v>619671</v>
       </c>
       <c r="G97" s="13" t="s">
-        <v>396</v>
+        <v>210</v>
       </c>
       <c r="H97" s="12" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="I97" s="12" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="J97" s="12" t="s">
-        <v>397</v>
+        <v>383</v>
       </c>
       <c r="K97" s="15">
         <v>1</v>
       </c>
       <c r="L97" s="16">
         <v>7360</v>
       </c>
     </row>
     <row r="98" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A98" s="7" t="s">
         <v>146</v>
       </c>
       <c r="B98" s="7" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="C98" s="7" t="s">
-        <v>159</v>
+        <v>147</v>
       </c>
       <c r="D98" s="7">
-        <v>691135</v>
+        <v>54131430</v>
       </c>
       <c r="E98" s="12" t="s">
-        <v>160</v>
+        <v>148</v>
       </c>
       <c r="F98" s="7">
-        <v>35540605</v>
+        <v>31309704</v>
       </c>
       <c r="G98" s="13" t="s">
-        <v>191</v>
+        <v>210</v>
       </c>
       <c r="H98" s="12" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="I98" s="12" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="J98" s="12" t="s">
-        <v>398</v>
+        <v>386</v>
       </c>
       <c r="K98" s="15">
         <v>1</v>
       </c>
       <c r="L98" s="16">
         <v>7360</v>
       </c>
     </row>
-    <row r="99" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="7" t="s">
         <v>146</v>
       </c>
       <c r="B99" s="7" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="C99" s="7" t="s">
-        <v>155</v>
+        <v>147</v>
       </c>
       <c r="D99" s="7">
-        <v>325082</v>
+        <v>54131430</v>
       </c>
       <c r="E99" s="12" t="s">
-        <v>156</v>
+        <v>148</v>
       </c>
       <c r="F99" s="7">
-        <v>35542225</v>
+        <v>51843790</v>
       </c>
       <c r="G99" s="13" t="s">
-        <v>399</v>
+        <v>210</v>
       </c>
       <c r="H99" s="12" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
       <c r="I99" s="12" t="s">
-        <v>400</v>
+        <v>388</v>
       </c>
       <c r="J99" s="12" t="s">
-        <v>401</v>
+        <v>389</v>
       </c>
       <c r="K99" s="15">
         <v>1</v>
       </c>
       <c r="L99" s="16">
         <v>7360</v>
       </c>
     </row>
     <row r="100" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A100" s="7" t="s">
         <v>146</v>
       </c>
       <c r="B100" s="7" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="C100" s="7" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="D100" s="7">
-        <v>324264</v>
+        <v>54131430</v>
       </c>
       <c r="E100" s="12" t="s">
-        <v>154</v>
+        <v>148</v>
       </c>
       <c r="F100" s="7">
-        <v>35544341</v>
+        <v>35541431</v>
       </c>
       <c r="G100" s="13" t="s">
-        <v>191</v>
+        <v>232</v>
       </c>
       <c r="H100" s="12" t="s">
-        <v>402</v>
+        <v>390</v>
       </c>
       <c r="I100" s="12" t="s">
-        <v>403</v>
+        <v>391</v>
       </c>
       <c r="J100" s="12" t="s">
-        <v>404</v>
+        <v>392</v>
       </c>
       <c r="K100" s="15">
         <v>1</v>
       </c>
       <c r="L100" s="16">
         <v>7360</v>
       </c>
     </row>
-    <row r="101" spans="1:12" ht="30" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A101" s="7" t="s">
         <v>146</v>
       </c>
       <c r="B101" s="7" t="s">
-        <v>116</v>
+        <v>39</v>
       </c>
       <c r="C101" s="7" t="s">
-        <v>161</v>
+        <v>149</v>
       </c>
       <c r="D101" s="7">
-        <v>179094</v>
+        <v>35541016</v>
       </c>
       <c r="E101" s="12" t="s">
-        <v>162</v>
+        <v>150</v>
       </c>
       <c r="F101" s="7">
-        <v>31942601</v>
+        <v>17151341</v>
       </c>
       <c r="G101" s="13" t="s">
-        <v>405</v>
+        <v>393</v>
       </c>
       <c r="H101" s="12" t="s">
-        <v>406</v>
+        <v>394</v>
       </c>
       <c r="I101" s="12" t="s">
-        <v>406</v>
+        <v>394</v>
       </c>
       <c r="J101" s="12" t="s">
-        <v>407</v>
+        <v>395</v>
       </c>
       <c r="K101" s="15">
         <v>1</v>
       </c>
       <c r="L101" s="16">
         <v>7360</v>
       </c>
     </row>
-    <row r="102" spans="1:12" ht="30" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A102" s="7" t="s">
         <v>146</v>
       </c>
       <c r="B102" s="7" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="C102" s="7" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>408</v>
+        <v>157</v>
+      </c>
+      <c r="D102" s="7">
+        <v>328197</v>
       </c>
       <c r="E102" s="12" t="s">
-        <v>166</v>
+        <v>158</v>
       </c>
       <c r="F102" s="7">
-        <v>710279027</v>
+        <v>35543752</v>
       </c>
       <c r="G102" s="13" t="s">
-        <v>409</v>
+        <v>396</v>
       </c>
       <c r="H102" s="12" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="I102" s="12" t="s">
-        <v>410</v>
+        <v>385</v>
       </c>
       <c r="J102" s="12" t="s">
-        <v>411</v>
+        <v>397</v>
       </c>
       <c r="K102" s="15">
         <v>1</v>
       </c>
       <c r="L102" s="16">
         <v>7360</v>
       </c>
     </row>
     <row r="103" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A103" s="7" t="s">
         <v>146</v>
       </c>
       <c r="B103" s="7" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="C103" s="7" t="s">
-        <v>167</v>
+        <v>159</v>
       </c>
       <c r="D103" s="7">
-        <v>90000356</v>
+        <v>691135</v>
       </c>
       <c r="E103" s="12" t="s">
-        <v>168</v>
+        <v>160</v>
       </c>
       <c r="F103" s="7">
-        <v>53255500</v>
+        <v>35540605</v>
       </c>
       <c r="G103" s="13" t="s">
-        <v>316</v>
+        <v>191</v>
       </c>
       <c r="H103" s="12" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
       <c r="I103" s="12" t="s">
-        <v>412</v>
+        <v>388</v>
       </c>
       <c r="J103" s="12" t="s">
-        <v>413</v>
+        <v>398</v>
       </c>
       <c r="K103" s="15">
         <v>1</v>
       </c>
       <c r="L103" s="16">
         <v>7360</v>
       </c>
     </row>
     <row r="104" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A104" s="7" t="s">
         <v>146</v>
       </c>
       <c r="B104" s="7" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="C104" s="7" t="s">
-        <v>169</v>
+        <v>155</v>
       </c>
       <c r="D104" s="7">
-        <v>51430436</v>
+        <v>325082</v>
       </c>
       <c r="E104" s="12" t="s">
-        <v>170</v>
+        <v>156</v>
       </c>
       <c r="F104" s="7">
-        <v>52319784</v>
+        <v>35542225</v>
       </c>
       <c r="G104" s="13" t="s">
-        <v>414</v>
+        <v>399</v>
       </c>
       <c r="H104" s="12" t="s">
-        <v>415</v>
+        <v>394</v>
       </c>
       <c r="I104" s="12" t="s">
-        <v>416</v>
+        <v>400</v>
       </c>
       <c r="J104" s="12" t="s">
-        <v>417</v>
+        <v>401</v>
       </c>
       <c r="K104" s="15">
         <v>1</v>
       </c>
       <c r="L104" s="16">
         <v>7360</v>
       </c>
     </row>
     <row r="105" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A105" s="7" t="s">
         <v>146</v>
       </c>
       <c r="B105" s="7" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="C105" s="7" t="s">
-        <v>163</v>
+        <v>153</v>
       </c>
       <c r="D105" s="7">
-        <v>52101606</v>
+        <v>324264</v>
       </c>
       <c r="E105" s="12" t="s">
-        <v>164</v>
+        <v>154</v>
       </c>
       <c r="F105" s="7">
-        <v>53577558</v>
+        <v>35544341</v>
       </c>
       <c r="G105" s="13" t="s">
-        <v>414</v>
+        <v>191</v>
       </c>
       <c r="H105" s="12" t="s">
-        <v>381</v>
+        <v>402</v>
       </c>
       <c r="I105" s="12" t="s">
-        <v>418</v>
+        <v>403</v>
       </c>
       <c r="J105" s="12" t="s">
-        <v>419</v>
+        <v>404</v>
       </c>
       <c r="K105" s="15">
         <v>1</v>
       </c>
       <c r="L105" s="16">
         <v>7360</v>
       </c>
     </row>
-    <row r="106" spans="1:12" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:12" ht="30" x14ac:dyDescent="0.25">
       <c r="A106" s="7" t="s">
         <v>146</v>
       </c>
       <c r="B106" s="7" t="s">
-        <v>11</v>
+        <v>116</v>
       </c>
       <c r="C106" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="D106" s="7">
+        <v>179094</v>
+      </c>
+      <c r="E106" s="12" t="s">
+        <v>162</v>
+      </c>
+      <c r="F106" s="7">
+        <v>31942601</v>
+      </c>
+      <c r="G106" s="13" t="s">
+        <v>405</v>
+      </c>
+      <c r="H106" s="12" t="s">
+        <v>406</v>
+      </c>
+      <c r="I106" s="12" t="s">
+        <v>406</v>
+      </c>
+      <c r="J106" s="12" t="s">
+        <v>407</v>
+      </c>
+      <c r="K106" s="15">
+        <v>1</v>
+      </c>
+      <c r="L106" s="16">
+        <v>7360</v>
+      </c>
+    </row>
+    <row r="107" spans="1:12" ht="30" x14ac:dyDescent="0.25">
+      <c r="A107" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="B107" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="C107" s="7" t="s">
+        <v>434</v>
+      </c>
+      <c r="D107" s="7">
+        <v>35514221</v>
+      </c>
+      <c r="E107" s="12" t="s">
+        <v>435</v>
+      </c>
+      <c r="F107" s="7">
+        <v>42326931</v>
+      </c>
+      <c r="G107" s="13" t="s">
+        <v>436</v>
+      </c>
+      <c r="H107" s="12">
+        <v>42326931</v>
+      </c>
+      <c r="I107" s="12" t="s">
+        <v>437</v>
+      </c>
+      <c r="J107" s="12" t="s">
+        <v>438</v>
+      </c>
+      <c r="K107" s="15">
+        <v>1</v>
+      </c>
+      <c r="L107" s="16">
+        <v>7360</v>
+      </c>
+    </row>
+    <row r="108" spans="1:12" ht="30" x14ac:dyDescent="0.25">
+      <c r="A108" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="B108" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C108" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="D108" s="7" t="s">
+        <v>408</v>
+      </c>
+      <c r="E108" s="12" t="s">
+        <v>166</v>
+      </c>
+      <c r="F108" s="7">
+        <v>710279027</v>
+      </c>
+      <c r="G108" s="13" t="s">
+        <v>409</v>
+      </c>
+      <c r="H108" s="12" t="s">
+        <v>387</v>
+      </c>
+      <c r="I108" s="12" t="s">
+        <v>410</v>
+      </c>
+      <c r="J108" s="12" t="s">
+        <v>411</v>
+      </c>
+      <c r="K108" s="15">
+        <v>1</v>
+      </c>
+      <c r="L108" s="16">
+        <v>7360</v>
+      </c>
+    </row>
+    <row r="109" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A109" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="B109" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C109" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="D109" s="7">
+        <v>90000356</v>
+      </c>
+      <c r="E109" s="12" t="s">
+        <v>168</v>
+      </c>
+      <c r="F109" s="7">
+        <v>53255500</v>
+      </c>
+      <c r="G109" s="13" t="s">
+        <v>316</v>
+      </c>
+      <c r="H109" s="12" t="s">
+        <v>394</v>
+      </c>
+      <c r="I109" s="12" t="s">
+        <v>412</v>
+      </c>
+      <c r="J109" s="12" t="s">
+        <v>413</v>
+      </c>
+      <c r="K109" s="15">
+        <v>1</v>
+      </c>
+      <c r="L109" s="16">
+        <v>7360</v>
+      </c>
+    </row>
+    <row r="110" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A110" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="B110" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C110" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="D110" s="7">
+        <v>51430436</v>
+      </c>
+      <c r="E110" s="12" t="s">
+        <v>170</v>
+      </c>
+      <c r="F110" s="7">
+        <v>52319784</v>
+      </c>
+      <c r="G110" s="13" t="s">
+        <v>414</v>
+      </c>
+      <c r="H110" s="12" t="s">
+        <v>415</v>
+      </c>
+      <c r="I110" s="12" t="s">
+        <v>416</v>
+      </c>
+      <c r="J110" s="12" t="s">
+        <v>417</v>
+      </c>
+      <c r="K110" s="15">
+        <v>1</v>
+      </c>
+      <c r="L110" s="16">
+        <v>7360</v>
+      </c>
+    </row>
+    <row r="111" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A111" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="B111" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C111" s="7" t="s">
+        <v>163</v>
+      </c>
+      <c r="D111" s="7">
+        <v>52101606</v>
+      </c>
+      <c r="E111" s="12" t="s">
+        <v>164</v>
+      </c>
+      <c r="F111" s="7">
+        <v>53577558</v>
+      </c>
+      <c r="G111" s="13" t="s">
+        <v>414</v>
+      </c>
+      <c r="H111" s="12" t="s">
+        <v>381</v>
+      </c>
+      <c r="I111" s="12" t="s">
+        <v>418</v>
+      </c>
+      <c r="J111" s="12" t="s">
+        <v>419</v>
+      </c>
+      <c r="K111" s="15">
+        <v>1</v>
+      </c>
+      <c r="L111" s="16">
+        <v>7360</v>
+      </c>
+    </row>
+    <row r="112" spans="1:12" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="B112" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="C112" s="7" t="s">
         <v>151</v>
       </c>
-      <c r="D106" s="7">
+      <c r="D112" s="7">
         <v>324116</v>
       </c>
-      <c r="E106" s="12" t="s">
+      <c r="E112" s="12" t="s">
         <v>152</v>
       </c>
-      <c r="F106" s="7">
+      <c r="F112" s="7">
         <v>35544139</v>
       </c>
-      <c r="G106" s="13" t="s">
+      <c r="G112" s="13" t="s">
         <v>420</v>
       </c>
-      <c r="H106" s="12" t="s">
+      <c r="H112" s="12" t="s">
         <v>402</v>
       </c>
-      <c r="I106" s="12" t="s">
+      <c r="I112" s="12" t="s">
         <v>421</v>
       </c>
-      <c r="J106" s="12" t="s">
+      <c r="J112" s="12" t="s">
         <v>422</v>
       </c>
-      <c r="K106" s="15">
+      <c r="K112" s="15">
         <v>0</v>
       </c>
-      <c r="L106" s="16">
+      <c r="L112" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="107" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A107" s="10" t="s">
+    <row r="113" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A113" s="10" t="s">
         <v>171</v>
       </c>
-      <c r="B107" s="10"/>
-[...14 lines deleted...]
-        <v>721280</v>
+      <c r="B113" s="10"/>
+      <c r="C113" s="10"/>
+      <c r="D113" s="10"/>
+      <c r="E113" s="10"/>
+      <c r="F113" s="10"/>
+      <c r="G113" s="10"/>
+      <c r="H113" s="10"/>
+      <c r="I113" s="10"/>
+      <c r="J113" s="10"/>
+      <c r="K113" s="11">
+        <f>SUBTOTAL(9,K4:K112)</f>
+        <v>102</v>
+      </c>
+      <c r="L113" s="14">
+        <f>SUBTOTAL(9,L4:L112)</f>
+        <v>750720</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A3:L106" xr:uid="{1C7ED6B2-D8BF-47BE-8F59-1F3761E60AA3}"/>
+  <autoFilter ref="A3:L112" xr:uid="{1C7ED6B2-D8BF-47BE-8F59-1F3761E60AA3}"/>
   <mergeCells count="1">
     <mergeCell ref="A1:L1"/>
   </mergeCells>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="74" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hárky</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>